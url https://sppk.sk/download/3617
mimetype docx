--- v0 (2026-06-04)
+++ v1 (2026-10-04)
@@ -9761,68 +9761,71 @@
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-9"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">má minimálne 3 roky praxe v činnosti zástupcu riaditeľa pre praktické vyučovanie alebo majstra odbornej výchovy, ak sa praktické vyučovanie vykonáva formou odborného výcviku, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="424AAE5C" w14:textId="09E34097" w:rsidR="0003680F" w:rsidRDefault="0003680F" w:rsidP="007A20C0">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-9"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0003680F">
         <w:t>má minimálne 3 roky praxe v činnosti zástupcu riaditeľa pre praktické vyučovanie alebo učiteľa odborného vzdelávania a prípravy v strednej škole, ak sa praktické vyučovanie vykonáva formou odbornej praxe alebo umeleckej praxe,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEBD5FF" w14:textId="3C00C80B" w:rsidR="00F57BEF" w:rsidRDefault="00F57BEF" w:rsidP="007A20C0">
+    <w:p w14:paraId="5CEBD5FF" w14:textId="2ADA21BE" w:rsidR="00F57BEF" w:rsidRDefault="00523B91" w:rsidP="007A20C0">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-9"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">alebo </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57BEF">
         <w:t xml:space="preserve">absolvoval zákonnú prípravu hlavných inštruktorov </w:t>
       </w:r>
       <w:r w:rsidR="00A26A35">
         <w:t>SPPK</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F57BEF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18608C7F" w14:textId="77777777" w:rsidR="00CD4071" w:rsidRDefault="00CD4071" w:rsidP="007A20C0">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-9"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E8996B5" w14:textId="2A79A94C" w:rsidR="00055300" w:rsidRDefault="004221B6" w:rsidP="007A20C0">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-9"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Zamestnávateľ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
@@ -16106,70 +16109,69 @@
           <w:iCs/>
           <w:lang w:bidi="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> a všeobecne záväznými predpismi majú prednosť platné právne predpisy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8EA740" w14:textId="77777777" w:rsidR="005E1FAD" w:rsidRDefault="005E1FAD" w:rsidP="005E1FAD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="498" w:right="-9"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E1FAD">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1360" w:right="1000" w:bottom="760" w:left="1280" w:header="0" w:footer="576" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12A98DC8" w14:textId="77777777" w:rsidR="002B3181" w:rsidRDefault="002B3181">
+    <w:p w14:paraId="2D5D8F25" w14:textId="77777777" w:rsidR="006B45CC" w:rsidRDefault="006B45CC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59415945" w14:textId="77777777" w:rsidR="002B3181" w:rsidRDefault="002B3181">
+    <w:p w14:paraId="0AB61765" w14:textId="77777777" w:rsidR="006B45CC" w:rsidRDefault="006B45CC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -16285,51 +16287,51 @@
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="369701B1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:291.9pt;margin-top:802.15pt;width:12.6pt;height:13.05pt;z-index:-15922688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxUkXUkQEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GnRFhQ1XQErENIK&#10;kHb5ANexm4jYY2bcJv17xm7aIrghLpNxZvzmvTfe3E9+EEeL1ENo5HJRSWGDgbYP+0Z+f/746q0U&#10;lHRo9QDBNvJkSd5vX77YjLG2K+hgaC0KBglUj7GRXUqxVopMZ72mBUQbuOgAvU58xL1qUY+M7ge1&#10;qqq1GgHbiGAsEf99OBfltuA7Z0366hzZJIZGMrdUIpa4y1FtN7reo45db2Ya+h9YeN0HHnqFetBJ&#10;iwP2f0H53iAQuLQw4BU41xtbNLCaZfWHmqdOR1u0sDkUrzbR/4M1X45P8RuKNL2HiRdYRFB8BPOD&#10;2Bs1Rqrnnuwp1cTdWejk0OcvSxB8kb09Xf20UxImo62rasUVw6Xl+u7N67vst7pdjkjpkwUvctJI&#10;5HUVAvr4SOncemmZuZzHZyJp2k3cktMdtCfWMPIaG0k/DxqtFMPnwD7lnV8SvCS7S4Jp+ADlZWQp&#10;Ad4dEri+TL7hzpN5AYX7/Fjyhn8/l67bk97+AgAA//8DAFBLAwQUAAYACAAAACEA4NXdaOAAAAAN&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgNKVEb4lQVghMSIg0Hjk68TaLG&#10;6xC7bfh7tic47sxo9k2+md0gTjiF3pOG+4UCgdR421Or4bN6vVuBCNGQNYMn1PCDATbF9VVuMuvP&#10;VOJpF1vBJRQyo6GLccykDE2HzoSFH5HY2/vJmcjn1Eo7mTOXu0E+KJVKZ3riD50Z8bnD5rA7Og3b&#10;Lypf+u/3+qPcl31VrRW9pQetb2/m7ROIiHP8C8MFn9GhYKbaH8kGMWh4XCWMHtlI1TIBwZFUrXle&#10;fZEStQRZ5PL/iuIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMVJF1JEBAAAaAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4NXdaOAAAAANAQAA&#10;DwAAAAAAAAAAAAAAAADrAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPgEAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6970EE4A" w14:textId="77777777" w:rsidR="00055300" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="6970EE4A" w14:textId="77777777" w:rsidR="00055300" w:rsidRDefault="004221B6">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="60"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="2E5395"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="2E5395"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="2E5395"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
@@ -16341,58 +16343,58 @@
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="2E5395"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E1068AF" w14:textId="77777777" w:rsidR="002B3181" w:rsidRDefault="002B3181">
+    <w:p w14:paraId="64002433" w14:textId="77777777" w:rsidR="006B45CC" w:rsidRDefault="006B45CC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67BE4151" w14:textId="77777777" w:rsidR="002B3181" w:rsidRDefault="002B3181">
+    <w:p w14:paraId="7A076E41" w14:textId="77777777" w:rsidR="006B45CC" w:rsidRDefault="006B45CC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AD0F13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A5A82CC"/>
     <w:lvl w:ilvl="0" w:tplc="791A8060">
       <w:start w:val="465"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
@@ -19446,73 +19448,76 @@
     <w:rsid w:val="00084651"/>
     <w:rsid w:val="000E43CF"/>
     <w:rsid w:val="000E4C5A"/>
     <w:rsid w:val="00115213"/>
     <w:rsid w:val="0012677B"/>
     <w:rsid w:val="00155DF0"/>
     <w:rsid w:val="0025511A"/>
     <w:rsid w:val="00263E2A"/>
     <w:rsid w:val="002B3181"/>
     <w:rsid w:val="002E7CAF"/>
     <w:rsid w:val="00300AED"/>
     <w:rsid w:val="003015E5"/>
     <w:rsid w:val="00332E8A"/>
     <w:rsid w:val="0034597C"/>
     <w:rsid w:val="003466AC"/>
     <w:rsid w:val="00352DFB"/>
     <w:rsid w:val="003578F5"/>
     <w:rsid w:val="003909ED"/>
     <w:rsid w:val="004221B6"/>
     <w:rsid w:val="00424CFD"/>
     <w:rsid w:val="004A4DC2"/>
     <w:rsid w:val="004C728B"/>
     <w:rsid w:val="004C79AF"/>
     <w:rsid w:val="004E7D3E"/>
     <w:rsid w:val="00501136"/>
+    <w:rsid w:val="00523B91"/>
     <w:rsid w:val="00535A5D"/>
     <w:rsid w:val="005C7584"/>
     <w:rsid w:val="005E0CBE"/>
     <w:rsid w:val="005E1FAD"/>
     <w:rsid w:val="005F7CAC"/>
     <w:rsid w:val="00612FF3"/>
     <w:rsid w:val="0062665B"/>
     <w:rsid w:val="00657652"/>
     <w:rsid w:val="00660937"/>
     <w:rsid w:val="006665C5"/>
     <w:rsid w:val="006752AC"/>
     <w:rsid w:val="00691C3D"/>
     <w:rsid w:val="006966BD"/>
+    <w:rsid w:val="006B45CC"/>
     <w:rsid w:val="006D7B35"/>
     <w:rsid w:val="006F4209"/>
     <w:rsid w:val="007555AA"/>
     <w:rsid w:val="00764DC3"/>
     <w:rsid w:val="007A20C0"/>
     <w:rsid w:val="00805450"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00840578"/>
     <w:rsid w:val="00882780"/>
     <w:rsid w:val="008A084A"/>
+    <w:rsid w:val="008B6D0D"/>
     <w:rsid w:val="008E6A4E"/>
     <w:rsid w:val="008F6302"/>
     <w:rsid w:val="00913B4E"/>
     <w:rsid w:val="009568C3"/>
     <w:rsid w:val="009A3D41"/>
     <w:rsid w:val="009E64EB"/>
     <w:rsid w:val="00A10C31"/>
     <w:rsid w:val="00A25773"/>
     <w:rsid w:val="00A26A35"/>
     <w:rsid w:val="00A35C72"/>
     <w:rsid w:val="00AA15D0"/>
     <w:rsid w:val="00AF6703"/>
     <w:rsid w:val="00B01650"/>
     <w:rsid w:val="00B4647E"/>
     <w:rsid w:val="00B54D39"/>
     <w:rsid w:val="00B87410"/>
     <w:rsid w:val="00B95B73"/>
     <w:rsid w:val="00C2446A"/>
     <w:rsid w:val="00C31875"/>
     <w:rsid w:val="00CD4071"/>
     <w:rsid w:val="00CE3317"/>
     <w:rsid w:val="00CE5BBD"/>
     <w:rsid w:val="00D60F87"/>
     <w:rsid w:val="00DC5D50"/>
     <w:rsid w:val="00DD7369"/>
@@ -20416,75 +20421,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3386</Words>
-  <Characters>19304</Characters>
+  <Words>3387</Words>
+  <Characters>19309</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>160</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22645</CharactersWithSpaces>
+  <CharactersWithSpaces>22651</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-10-12T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">