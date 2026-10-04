--- v0 (2026-06-05)
+++ v1 (2026-10-04)
@@ -506,290 +506,283 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>V Bratislave, dňa .........</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
       <w:r w:rsidRPr="00F24E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...7 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="00D0058B" w:rsidRPr="00F24E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D0058B" w:rsidRPr="00F24E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD021F" w:rsidRPr="00F24E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00D0058B" w:rsidRPr="00F24E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>....................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14596237" w14:textId="3E7A4F7B" w:rsidR="00D61A89" w:rsidRPr="00F24E63" w:rsidRDefault="00D0058B" w:rsidP="00F24E63">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">                                                                                            </w:t>
+    <w:p w14:paraId="14596237" w14:textId="6ABC8F95" w:rsidR="00D61A89" w:rsidRPr="00F24E63" w:rsidRDefault="00D0058B" w:rsidP="00F24E63">
+      <w:r w:rsidRPr="00F24E63">
+        <w:t xml:space="preserve">                                                                                          </w:t>
       </w:r>
       <w:r w:rsidR="00FD021F" w:rsidRPr="00F24E63">
-        <w:tab/>
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000C71F4" w:rsidRPr="00F24E63">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F24E63" w:rsidRPr="00F24E63">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="44199D5D" w14:textId="437360B1" w:rsidR="00E2611B" w:rsidRPr="00F24E63" w:rsidRDefault="00D61A89" w:rsidP="00D61A89">
+        <w:t xml:space="preserve"> Ing. </w:t>
+      </w:r>
+      <w:r w:rsidR="0028708D">
+        <w:t>Jozef Šumichrast, PhD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44199D5D" w14:textId="7E67CB72" w:rsidR="00E2611B" w:rsidRPr="00F24E63" w:rsidRDefault="00D61A89" w:rsidP="00D61A89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00F24E63">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F24E63">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F24E63">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F24E63">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F24E63">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F24E63">
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="0028708D">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
       <w:r w:rsidR="00150973" w:rsidRPr="00F24E63">
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000C71F4" w:rsidRPr="00F24E63">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00150973" w:rsidRPr="00F24E63">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000C71F4" w:rsidRPr="00F24E63">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001123A3" w:rsidRPr="00F24E63">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00F24E63">
         <w:t>redseda SPPK</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E2611B" w:rsidRPr="00F24E63" w:rsidSect="00D0058B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1079" w:right="746" w:bottom="993" w:left="1418" w:header="709" w:footer="607" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19124A63" w14:textId="77777777" w:rsidR="005E6A61" w:rsidRDefault="005E6A61">
+    <w:p w14:paraId="2355FFD8" w14:textId="77777777" w:rsidR="00CC5326" w:rsidRDefault="00CC5326">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F6A2B9E" w14:textId="77777777" w:rsidR="005E6A61" w:rsidRDefault="005E6A61">
+    <w:p w14:paraId="289F10EC" w14:textId="77777777" w:rsidR="00CC5326" w:rsidRDefault="00CC5326">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Iskoola Pota">
     <w:altName w:val="Nirmala UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000200" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3712B216" w14:textId="2DF2DB52" w:rsidR="00C3506B" w:rsidRPr="00BE082E" w:rsidRDefault="00000000" w:rsidP="008371C3">
+  <w:p w14:paraId="3712B216" w14:textId="125D3EC5" w:rsidR="00C3506B" w:rsidRPr="00BE082E" w:rsidRDefault="00000000" w:rsidP="008371C3">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2184"/>
         <w:tab w:val="left" w:pos="4080"/>
         <w:tab w:val="left" w:pos="5640"/>
         <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:ind w:right="-366"/>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:pict w14:anchorId="204AF344">
         <v:line id="_x0000_s1050" style="position:absolute;z-index:251658240;mso-position-vertical-relative:page" from="0,788.25pt" to="483.3pt,788.25pt" wrapcoords="1 1 645 1 645 1 1 1 1 1" strokecolor="#333">
           <w10:wrap type="tight" anchory="page"/>
           <w10:anchorlock/>
         </v:line>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00C3506B" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t>Telefón: 02/</w:t>
+      <w:t>Telefón:</w:t>
     </w:r>
-    <w:r w:rsidR="001123A3">
-[...7 lines deleted...]
-    <w:r w:rsidR="00C3506B" w:rsidRPr="00BE082E">
+    <w:r w:rsidR="0028708D">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0028708D" w:rsidRPr="0028708D">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>+421 903 588 106</w:t>
     </w:r>
     <w:r w:rsidR="00C3506B" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="001123A3">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">         </w:t>
     </w:r>
     <w:r w:rsidR="00C3506B" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">IČO: 31826253 </w:t>
     </w:r>
@@ -854,58 +847,58 @@
     <w:r w:rsidR="00C3506B" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>: http://www.sppk.sk</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F2B8495" w14:textId="77777777" w:rsidR="00C3506B" w:rsidRDefault="00C3506B">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="593B2415" w14:textId="77777777" w:rsidR="005E6A61" w:rsidRDefault="005E6A61">
+    <w:p w14:paraId="224AEDDA" w14:textId="77777777" w:rsidR="00CC5326" w:rsidRDefault="00CC5326">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6832AD14" w14:textId="77777777" w:rsidR="005E6A61" w:rsidRDefault="005E6A61">
+    <w:p w14:paraId="4C95B747" w14:textId="77777777" w:rsidR="00CC5326" w:rsidRDefault="00CC5326">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EC60D55" w14:textId="77777777" w:rsidR="00C3506B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="044045A4">
         <v:line id="_x0000_s1053" style="position:absolute;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" from="70.9pt,73.7pt" to="554.2pt,73.7pt" wrapcoords="1 1 645 1 645 1 1 1 1 1" strokecolor="#333">
           <w10:wrap type="tight" anchorx="page" anchory="page"/>
           <w10:anchorlock/>
         </v:line>
       </w:pict>
     </w:r>
@@ -1064,118 +1057,121 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D3933"/>
     <w:rsid w:val="000332FA"/>
     <w:rsid w:val="00036D24"/>
     <w:rsid w:val="00040274"/>
     <w:rsid w:val="00067DD5"/>
     <w:rsid w:val="000B4231"/>
     <w:rsid w:val="000C71F4"/>
     <w:rsid w:val="001075AA"/>
     <w:rsid w:val="001123A3"/>
     <w:rsid w:val="00150973"/>
     <w:rsid w:val="001A7EEC"/>
     <w:rsid w:val="001F5DCE"/>
     <w:rsid w:val="00211B1F"/>
     <w:rsid w:val="00224948"/>
     <w:rsid w:val="002266C7"/>
     <w:rsid w:val="0024424A"/>
+    <w:rsid w:val="0028708D"/>
     <w:rsid w:val="0031362F"/>
     <w:rsid w:val="00384B69"/>
     <w:rsid w:val="003878A3"/>
     <w:rsid w:val="003A2AC2"/>
     <w:rsid w:val="00441970"/>
     <w:rsid w:val="0044609E"/>
     <w:rsid w:val="00476E3F"/>
     <w:rsid w:val="00500B36"/>
     <w:rsid w:val="0051058E"/>
     <w:rsid w:val="00532AE3"/>
     <w:rsid w:val="005468D0"/>
     <w:rsid w:val="005E28EF"/>
     <w:rsid w:val="005E6A61"/>
     <w:rsid w:val="0066706C"/>
     <w:rsid w:val="00676E1C"/>
     <w:rsid w:val="006C094F"/>
     <w:rsid w:val="006D3933"/>
     <w:rsid w:val="006F513B"/>
     <w:rsid w:val="0072411B"/>
     <w:rsid w:val="007E3282"/>
     <w:rsid w:val="008371C3"/>
     <w:rsid w:val="008A3736"/>
     <w:rsid w:val="008E02A3"/>
     <w:rsid w:val="00910FB9"/>
     <w:rsid w:val="00914236"/>
     <w:rsid w:val="009639CB"/>
     <w:rsid w:val="00973FDD"/>
     <w:rsid w:val="00975F6F"/>
     <w:rsid w:val="009A12BC"/>
     <w:rsid w:val="009D3CC0"/>
     <w:rsid w:val="009D538B"/>
     <w:rsid w:val="00A26CFC"/>
     <w:rsid w:val="00A366A5"/>
     <w:rsid w:val="00A64BE6"/>
     <w:rsid w:val="00A75657"/>
     <w:rsid w:val="00A95188"/>
     <w:rsid w:val="00B042CB"/>
     <w:rsid w:val="00BA0B32"/>
     <w:rsid w:val="00BC4B43"/>
     <w:rsid w:val="00BE082E"/>
     <w:rsid w:val="00BE11A0"/>
     <w:rsid w:val="00BF1837"/>
     <w:rsid w:val="00C3506B"/>
     <w:rsid w:val="00C4325F"/>
     <w:rsid w:val="00C64463"/>
     <w:rsid w:val="00C804E5"/>
     <w:rsid w:val="00C87952"/>
     <w:rsid w:val="00CC3A74"/>
+    <w:rsid w:val="00CC5326"/>
     <w:rsid w:val="00CE2B89"/>
     <w:rsid w:val="00D0058B"/>
     <w:rsid w:val="00D46017"/>
     <w:rsid w:val="00D46A15"/>
     <w:rsid w:val="00D61A89"/>
     <w:rsid w:val="00D64015"/>
     <w:rsid w:val="00DB2D2E"/>
     <w:rsid w:val="00E0063D"/>
     <w:rsid w:val="00E2611B"/>
     <w:rsid w:val="00E32470"/>
     <w:rsid w:val="00E47E23"/>
     <w:rsid w:val="00E6193E"/>
     <w:rsid w:val="00E63A90"/>
     <w:rsid w:val="00E84C6F"/>
     <w:rsid w:val="00EA7DCF"/>
     <w:rsid w:val="00EC2D70"/>
     <w:rsid w:val="00ED4AD5"/>
     <w:rsid w:val="00F01607"/>
     <w:rsid w:val="00F0281A"/>
     <w:rsid w:val="00F170E4"/>
+    <w:rsid w:val="00F22B3F"/>
     <w:rsid w:val="00F24E63"/>
     <w:rsid w:val="00F32445"/>
     <w:rsid w:val="00F739BA"/>
     <w:rsid w:val="00F87399"/>
     <w:rsid w:val="00FB5EF3"/>
     <w:rsid w:val="00FD021F"/>
     <w:rsid w:val="00FD7380"/>
     <w:rsid w:val="00FF4017"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -1972,66 +1968,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>411</Words>
-  <Characters>2345</Characters>
+  <Words>412</Words>
+  <Characters>2349</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2751</CharactersWithSpaces>
+  <CharactersWithSpaces>2756</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Notebook</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>