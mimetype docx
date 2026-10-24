--- v0 (2026-06-04)
+++ v1 (2026-10-24)
@@ -7,970 +7,856 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="07715821" w14:textId="77777777" w:rsidR="00412497" w:rsidRDefault="00412497" w:rsidP="004E51B2">
+    <w:p w14:paraId="04F38F71" w14:textId="77777777" w:rsidR="00412497" w:rsidRDefault="00412497" w:rsidP="004E51B2">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00D98A49" w14:textId="77777777" w:rsidR="00D76601" w:rsidRPr="002D4E26" w:rsidRDefault="00D76601" w:rsidP="00EF5316">
+    <w:p w14:paraId="182597D9" w14:textId="77777777" w:rsidR="00D76601" w:rsidRPr="002D4E26" w:rsidRDefault="00D76601" w:rsidP="00EF5316">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F5A4871" w14:textId="73D5B1BC" w:rsidR="009368BB" w:rsidRPr="00355901" w:rsidRDefault="00FD693A" w:rsidP="009368BB">
+    <w:p w14:paraId="121C151F" w14:textId="385FE7C1" w:rsidR="009368BB" w:rsidRDefault="00057E30" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="002E3939" w:rsidRPr="002E3939">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slovenská poľnohospodárska a potravinárska komora v zmysle § 32 ods. 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="003104EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">písm. d) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zákona č. 61/2015 Z. z. o odbornom vzdelávaní a príprave </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37105" w:rsidRPr="00A37105">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a o zmene a doplnení niektorých zákonov</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD693A">
+      <w:r w:rsidRPr="00057E30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, v súlade s Vnútorným predpisom - Zabezpečenie prípravy hlavných inštruktorov a inštruktorov pre praktické vyučovanie u zamestnávateľa na pracovisku praktického vyučovania (systém duálneho vzdelávania)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE6694A" w14:textId="77777777" w:rsidR="00FD693A" w:rsidRDefault="00FD693A" w:rsidP="009368BB">
+    <w:p w14:paraId="0A13A382" w14:textId="77777777" w:rsidR="00057E30" w:rsidRPr="00355901" w:rsidRDefault="00057E30" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3599EB62" w14:textId="056D4B17" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="009368BB">
+    <w:p w14:paraId="5A6300C8" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E51B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vydáva</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE7E601" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00355901" w:rsidRDefault="009368BB" w:rsidP="009368BB">
+    <w:p w14:paraId="2321CD2D" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00355901" w:rsidRDefault="009368BB" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="176F9CF7" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00187631" w:rsidRDefault="009368BB" w:rsidP="009368BB">
+    <w:p w14:paraId="62C90CFD" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00187631" w:rsidRDefault="009368BB" w:rsidP="009368BB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187631">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
         <w:t>CERTIFIKÁT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE57916" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00355901" w:rsidRDefault="009368BB" w:rsidP="004E51B2">
+    <w:p w14:paraId="5604375A" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00355901" w:rsidRDefault="009368BB" w:rsidP="004E51B2">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1163142A" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="009368BB">
+    <w:p w14:paraId="7ACC51AE" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E51B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ktorým sa potvrdzuje, že</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21095A90" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00355901" w:rsidRDefault="009368BB" w:rsidP="009368BB">
+    <w:p w14:paraId="0B668630" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00355901" w:rsidRDefault="009368BB" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE40ED7" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00D76601" w:rsidRDefault="00D76601" w:rsidP="009368BB">
+    <w:p w14:paraId="77368A38" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00D76601" w:rsidRDefault="00D76601" w:rsidP="009368BB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76601">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>meno a priezvisko</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1A47B8" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00355901" w:rsidRDefault="009368BB" w:rsidP="009368BB">
+    <w:p w14:paraId="02617BB0" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00355901" w:rsidRDefault="009368BB" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="213E09D4" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="009368BB">
+    <w:p w14:paraId="70D2AD6E" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E51B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>absolvoval</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640BD564" w14:textId="7C63C8BE" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="00DC4D9F" w:rsidP="009368BB">
+    <w:p w14:paraId="5D545264" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E51B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">opakovanú </w:t>
-[...8 lines deleted...]
-        <w:t>prípravu „hlavného“ inštruktora praktického vyučovania pre systém duálneho vzdelávania</w:t>
+        <w:t>opakovanú prípravu inštruktora praktického vyučovania pre systém duálneho vzdelávania</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35065331" w14:textId="2BEBF8F6" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="009368BB">
+    <w:p w14:paraId="06E9B9CC" w14:textId="10F1A089" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E51B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">v rozsahu </w:t>
       </w:r>
-      <w:r w:rsidR="00DC4D9F">
-[...5 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00A37105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="004E51B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> h</w:t>
       </w:r>
       <w:r w:rsidR="0071139A" w:rsidRPr="004E51B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
-      <w:r w:rsidR="00FD693A">
+      <w:r w:rsidR="00057E30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004E51B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, zameranú na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB24DED" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="009368BB">
+    <w:p w14:paraId="4F897710" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29644FBF" w14:textId="77777777" w:rsidR="003A09A9" w:rsidRPr="00F85716" w:rsidRDefault="003A09A9" w:rsidP="00F85716">
+    <w:p w14:paraId="79F82436" w14:textId="77777777" w:rsidR="00584E67" w:rsidRPr="00584E67" w:rsidRDefault="00584E67" w:rsidP="00584E67">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:ind w:left="1560"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85716">
+      <w:r w:rsidRPr="00584E67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t>zabezpečenie práv a povinností žiaka pri praktickom vyučovaní,</w:t>
+        <w:t>1. opatrenia na zaistenie bezpečnosti a ochrany zdravia pri práci,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08541347" w14:textId="77777777" w:rsidR="003A09A9" w:rsidRPr="00F85716" w:rsidRDefault="003A09A9" w:rsidP="00F85716">
+    <w:p w14:paraId="3F92369C" w14:textId="77777777" w:rsidR="00584E67" w:rsidRPr="00584E67" w:rsidRDefault="00584E67" w:rsidP="00584E67">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:ind w:left="1560"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85716">
+      <w:r w:rsidRPr="00584E67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t>organizáciu praktického vyučovania,</w:t>
+        <w:t>2. vybrané témy organizácie praktického vyučovania,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7449CF" w14:textId="77777777" w:rsidR="003A09A9" w:rsidRPr="00F85716" w:rsidRDefault="003A09A9" w:rsidP="00F85716">
+    <w:p w14:paraId="6745D669" w14:textId="77777777" w:rsidR="00584E67" w:rsidRPr="00584E67" w:rsidRDefault="00584E67" w:rsidP="00584E67">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:ind w:left="1560"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85716">
+      <w:r w:rsidRPr="00584E67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t>opatrenia na zaistenie bezpečnosti a ochrany zdravia pri praktickom vyučovaní,</w:t>
+        <w:t>3. vybrané témy dokumentácie praktického vyučovania,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34405AD3" w14:textId="77777777" w:rsidR="003A09A9" w:rsidRPr="00F85716" w:rsidRDefault="003A09A9" w:rsidP="00F85716">
+    <w:p w14:paraId="7D3F6EE1" w14:textId="77777777" w:rsidR="00584E67" w:rsidRPr="00584E67" w:rsidRDefault="00584E67" w:rsidP="00584E67">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:ind w:left="1560"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85716">
+      <w:r w:rsidRPr="00584E67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t>hmotné zabezpečenie žiaka,</w:t>
+        <w:t>4. špecifiká sprevádzania žiakov inštruktorom – generácie „Z“ a novej generácie „Alfa“,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E91537" w14:textId="77777777" w:rsidR="003A09A9" w:rsidRPr="00F85716" w:rsidRDefault="003A09A9" w:rsidP="00F85716">
+    <w:p w14:paraId="058DADCB" w14:textId="77777777" w:rsidR="00584E67" w:rsidRPr="00584E67" w:rsidRDefault="00584E67" w:rsidP="00584E67">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:ind w:left="1560"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85716">
+      <w:r w:rsidRPr="00584E67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t>finančné zabezpečenie žiaka,</w:t>
+        <w:t>5. zaúčanie žiaka so zameraním sa na konkrétne situácie v praxi,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDF9A2D" w14:textId="77777777" w:rsidR="003A09A9" w:rsidRPr="00F85716" w:rsidRDefault="003A09A9" w:rsidP="00F85716">
+    <w:p w14:paraId="2751088F" w14:textId="77777777" w:rsidR="00584E67" w:rsidRPr="00584E67" w:rsidRDefault="00584E67" w:rsidP="00584E67">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:ind w:left="1560"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F85716">
+      <w:r w:rsidRPr="00584E67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve">vzdelávacie štandardy pre praktické vyučovanie pre príslušný študijný odbor </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F85716" w:rsidRPr="00F85716">
+        <w:t>6. vedenie motivačného rozhovoru so žiakom, ktorého výstupom je záznamový list žiaka na praktickom vyučovaní v systéme duálneho vzdelávania,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471A5D3A" w14:textId="776E055C" w:rsidR="009368BB" w:rsidRDefault="00584E67" w:rsidP="00584E67">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F85716">
+      </w:pPr>
+      <w:r w:rsidRPr="00584E67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t>alebo</w:t>
-[...17 lines deleted...]
-        <w:t>pre príslušný učebný odbor,</w:t>
+        <w:t>7. zabezpečenie práv a povinností žiaka pri praktickom vyučovaní.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002A76DC" w14:textId="77777777" w:rsidR="003A09A9" w:rsidRPr="00F85716" w:rsidRDefault="003A09A9" w:rsidP="00F85716">
+    <w:p w14:paraId="665C8376" w14:textId="77777777" w:rsidR="00584E67" w:rsidRPr="004E51B2" w:rsidRDefault="00584E67" w:rsidP="00584E67">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
-        <w:numPr>
-[...19 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="781E8679" w14:textId="77777777" w:rsidR="003A09A9" w:rsidRPr="00F85716" w:rsidRDefault="003A09A9" w:rsidP="00F85716">
-[...68 lines deleted...]
-    <w:p w14:paraId="12BA29BA" w14:textId="4DEBC937" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="003A09A9" w:rsidP="003A09A9">
+    <w:p w14:paraId="59774C1E" w14:textId="4D99AF79" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="003A09A9" w:rsidP="003A09A9">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A09A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Certifikovaná osoba je povinná pri výkone činnosti </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">hlavného </w:t>
+        <w:t>Certifikovaná osoba je povinná pri výkone činnosti inštruktora pre praktické vyučovanie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A09A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>inštruktora pre praktické vyučovanie</w:t>
+        <w:t>postupovať podľa zákona č. 61/2015 Z. z. o odbornom vzdelávaní a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A09A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>príprave</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37105" w:rsidRPr="00A37105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a o zmene a doplnení niektorých zákonov </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A09A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>upravujúceho</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A09A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">postupovať podľa zákona č. 61/2015 Z. z. o odbornom vzdelávaní a príprave </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>výkon praktického vyučovania žiakov stredných odborných škôl u zamestnávateľa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADF8A7B" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="003A09A9" w:rsidRDefault="009368BB" w:rsidP="009368BB">
+    <w:p w14:paraId="50AFF0C4" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="003A09A9" w:rsidRDefault="009368BB" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CD05638" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="003A09A9" w:rsidRDefault="003A09A9" w:rsidP="003A09A9">
+    <w:p w14:paraId="08B46F31" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="003A09A9" w:rsidRDefault="003A09A9" w:rsidP="003A09A9">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A09A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ak sa pri výkone kontroly praktického vyučovania zistí porušenie postupov praktického vyučovania a kritérií pre vydanie certifikátu, môže Slovenská poľnohospodárska a potravinárska komora platnosť certifikátu ukončiť.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F886B67" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00355901" w:rsidRDefault="009368BB" w:rsidP="009368BB">
+    <w:p w14:paraId="0D1A5211" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="00355901" w:rsidRDefault="009368BB" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F8D05B7" w14:textId="77777777" w:rsidR="00F85716" w:rsidRDefault="00F85716" w:rsidP="009368BB">
+    <w:p w14:paraId="45CB108B" w14:textId="77777777" w:rsidR="00F85716" w:rsidRDefault="00F85716" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70211944" w14:textId="5E26941E" w:rsidR="0071139A" w:rsidRPr="004E51B2" w:rsidRDefault="0071139A" w:rsidP="009368BB">
+    <w:p w14:paraId="1A469172" w14:textId="77777777" w:rsidR="0071139A" w:rsidRPr="004E51B2" w:rsidRDefault="0071139A" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E51B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Číslo: </w:t>
       </w:r>
       <w:r w:rsidR="00D76601" w:rsidRPr="00D76601">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>poradové číslo</w:t>
       </w:r>
-      <w:r w:rsidR="00AB4FE3">
+      <w:r w:rsidRPr="00D76601">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/OP</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D76601">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76601" w:rsidRPr="00D76601">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>rok</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D33319" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="009368BB">
+    <w:p w14:paraId="204679F0" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="009368BB">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E51B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vydaný dňa: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015C276B" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="004E51B2">
+    <w:p w14:paraId="4AC0B684" w14:textId="77777777" w:rsidR="009368BB" w:rsidRPr="004E51B2" w:rsidRDefault="009368BB" w:rsidP="004E51B2">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E51B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Platnosť certifikátu do: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4760E579" w14:textId="77777777" w:rsidR="007B2FB9" w:rsidRDefault="007B2FB9" w:rsidP="004E51B2">
+    <w:p w14:paraId="5E26C6FC" w14:textId="77777777" w:rsidR="007B2FB9" w:rsidRDefault="007B2FB9" w:rsidP="004E51B2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B50363C" w14:textId="2DD5EB38" w:rsidR="00771B1E" w:rsidRPr="007B2FB9" w:rsidRDefault="00A24D55" w:rsidP="009368BB">
+    <w:p w14:paraId="10AC9402" w14:textId="362275D1" w:rsidR="00771B1E" w:rsidRPr="007B2FB9" w:rsidRDefault="00A24D55" w:rsidP="009368BB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4963" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007B2FB9">
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="003A09A9">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidR="00BB3F5C">
-        <w:t>Andrej Gajdoš</w:t>
+      <w:r w:rsidR="008E298A">
+        <w:t xml:space="preserve">Ing. </w:t>
+      </w:r>
+      <w:r w:rsidR="003104EE">
+        <w:t>Jozef Šumichrast</w:t>
+      </w:r>
+      <w:r w:rsidR="008E298A">
+        <w:t xml:space="preserve"> PhD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3D9AF2" w14:textId="77777777" w:rsidR="00A372D8" w:rsidRDefault="00A24D55" w:rsidP="00A372D8">
+    <w:p w14:paraId="47B6B7C4" w14:textId="3130BF2A" w:rsidR="00A372D8" w:rsidRDefault="00A24D55" w:rsidP="00A372D8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="4963"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007B2FB9">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007B2FB9">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00727F87">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00754EF2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00025426">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E298A">
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
       <w:r w:rsidR="009368BB" w:rsidRPr="007B2FB9">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="007B2FB9">
         <w:t>redseda</w:t>
       </w:r>
       <w:r w:rsidR="00A372D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B2FB9">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00A372D8">
         <w:t>PPK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796E3F8E" w14:textId="77777777" w:rsidR="005E28EF" w:rsidRDefault="005E28EF" w:rsidP="00A372D8">
+    <w:p w14:paraId="47B4A608" w14:textId="77777777" w:rsidR="005E28EF" w:rsidRDefault="005E28EF" w:rsidP="00A372D8">
       <w:pPr>
         <w:sectPr w:rsidR="005E28EF" w:rsidSect="00B63777">
           <w:headerReference w:type="first" r:id="rId7"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="709" w:left="1080" w:header="737" w:footer="255" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15891E5A" w14:textId="77777777" w:rsidR="00412497" w:rsidRDefault="00412497" w:rsidP="007B2FB9">
+    <w:p w14:paraId="785253D9" w14:textId="77777777" w:rsidR="00412497" w:rsidRDefault="00412497" w:rsidP="007B2FB9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00412497" w:rsidSect="00412497">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="748" w:bottom="1259" w:left="1418" w:header="709" w:footer="629" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E604937" w14:textId="77777777" w:rsidR="005A53F6" w:rsidRDefault="005A53F6">
+    <w:p w14:paraId="45225A31" w14:textId="77777777" w:rsidR="006928DE" w:rsidRDefault="006928DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6409B7A8" w14:textId="77777777" w:rsidR="005A53F6" w:rsidRDefault="005A53F6">
+    <w:p w14:paraId="3DA15FEE" w14:textId="77777777" w:rsidR="006928DE" w:rsidRDefault="006928DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -984,96 +870,96 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3284152F" w14:textId="77777777" w:rsidR="00F57956" w:rsidRDefault="00F57956">
+  <w:p w14:paraId="17C469A1" w14:textId="77777777" w:rsidR="00F57956" w:rsidRDefault="00F57956">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F939215" w14:textId="77777777" w:rsidR="005A53F6" w:rsidRDefault="005A53F6">
+    <w:p w14:paraId="1859AF2F" w14:textId="77777777" w:rsidR="006928DE" w:rsidRDefault="006928DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C3C2916" w14:textId="77777777" w:rsidR="005A53F6" w:rsidRDefault="005A53F6">
+    <w:p w14:paraId="47B76205" w14:textId="77777777" w:rsidR="006928DE" w:rsidRDefault="006928DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D52FAB5" w14:textId="14154A08" w:rsidR="00F57956" w:rsidRDefault="0011672C" w:rsidP="00A372D8">
+  <w:p w14:paraId="72135F6F" w14:textId="2CC36E69" w:rsidR="00F57956" w:rsidRDefault="00C768B1" w:rsidP="00A372D8">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4818"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="092504F9" wp14:editId="5E58E9FC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="73852EC5" wp14:editId="1A0E2C3A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>717550</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>1090295</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6137910" cy="0"/>
               <wp:effectExtent l="12700" t="13970" r="12065" b="5080"/>
               <wp:wrapTight wrapText="bothSides">
                 <wp:wrapPolygon edited="0">
                   <wp:start x="0" y="-2147483648"/>
                   <wp:lineTo x="646" y="-2147483648"/>
                   <wp:lineTo x="646" y="-2147483648"/>
                   <wp:lineTo x="0" y="-2147483648"/>
                   <wp:lineTo x="0" y="-2147483648"/>
                 </wp:wrapPolygon>
               </wp:wrapTight>
               <wp:docPr id="2" name="Line 29"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -1098,66 +984,66 @@
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="64DBD670" id="Line 29" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="56.5pt,85.85pt" to="539.8pt,85.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiTQadsQEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L45TtFuNOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3oT4Ikkg+vfdIL+8OoxN7Q2zRt7KezaUwXqG2vm/lr+eHT1+k&#10;4Aheg0NvWnk0LO9WHz8sp9CYBQ7otCGRQDw3U2jlEGNoqorVYEbgGQbjU7BDGiGmI/WVJpgS+uiq&#10;xXx+U01IOhAqw5xu71+DclXwu86o+LPr2EThWpm4xbJSWbd5rVZLaHqCMFh1ogH/wWIE69OjF6h7&#10;iCB2ZP+BGq0iZOziTOFYYddZZYqGpKae/6XmaYBgipZkDoeLTfx+sOrHfu03lKmrg38Kj6heWHhc&#10;D+B7Uwg8H0NqXJ2tqqbAzaUkHzhsSGyn76hTDuwiFhcOHY0ZMukTh2L28WK2OUSh0uVNffX5tk49&#10;UedYBc25MBDHbwZHkTetdNZnH6CB/SPHTASac0q+9vhgnSu9dF5Mrby9XlyXAkZndQ7mNKZ+u3Yk&#10;9pCm4ap8RVWKvE0j3HldwAYD+utpH8G613163PmTGVl/HjZutqiPGzqblNpVWJ5GK8/D23Op/vMD&#10;rH4DAAD//wMAUEsDBBQABgAIAAAAIQCklRd33AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;a8MwDIXvg/0Ho0Fvq50Nmi2LU0qh9FZYVtjVjbUkLJaD7bTpv58Kg+2mJz2evleuZzeIM4bYe9KQ&#10;LRUIpMbbnloNx4/d4wuImAxZM3hCDVeMsK7u70pTWH+hdzzXqRUcQrEwGrqUxkLK2HToTFz6EYlv&#10;Xz44k1iGVtpgLhzuBvmk1Eo60xN/6MyI2w6b73pyGlJPU0aH+rDft2E3fdpjGGel9eJh3ryBSDin&#10;PzPc8BkdKmY6+YlsFAPr7Jm7JB7yLAdxc6j8dQXi9LuSVSn/l6h+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAOJNBp2xAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAKSVF3fcAAAADAEAAA8AAAAAAAAAAAAAAAAACwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="#333">
+            <v:line w14:anchorId="7A735F37" id="Line 29" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="56.5pt,85.85pt" to="539.8pt,85.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiTQadsQEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L45TtFuNOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3oT4Ikkg+vfdIL+8OoxN7Q2zRt7KezaUwXqG2vm/lr+eHT1+k&#10;4Aheg0NvWnk0LO9WHz8sp9CYBQ7otCGRQDw3U2jlEGNoqorVYEbgGQbjU7BDGiGmI/WVJpgS+uiq&#10;xXx+U01IOhAqw5xu71+DclXwu86o+LPr2EThWpm4xbJSWbd5rVZLaHqCMFh1ogH/wWIE69OjF6h7&#10;iCB2ZP+BGq0iZOziTOFYYddZZYqGpKae/6XmaYBgipZkDoeLTfx+sOrHfu03lKmrg38Kj6heWHhc&#10;D+B7Uwg8H0NqXJ2tqqbAzaUkHzhsSGyn76hTDuwiFhcOHY0ZMukTh2L28WK2OUSh0uVNffX5tk49&#10;UedYBc25MBDHbwZHkTetdNZnH6CB/SPHTASac0q+9vhgnSu9dF5Mrby9XlyXAkZndQ7mNKZ+u3Yk&#10;9pCm4ap8RVWKvE0j3HldwAYD+utpH8G613163PmTGVl/HjZutqiPGzqblNpVWJ5GK8/D23Op/vMD&#10;rH4DAAD//wMAUEsDBBQABgAIAAAAIQCklRd33AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;a8MwDIXvg/0Ho0Fvq50Nmi2LU0qh9FZYVtjVjbUkLJaD7bTpv58Kg+2mJz2evleuZzeIM4bYe9KQ&#10;LRUIpMbbnloNx4/d4wuImAxZM3hCDVeMsK7u70pTWH+hdzzXqRUcQrEwGrqUxkLK2HToTFz6EYlv&#10;Xz44k1iGVtpgLhzuBvmk1Eo60xN/6MyI2w6b73pyGlJPU0aH+rDft2E3fdpjGGel9eJh3ryBSDin&#10;PzPc8BkdKmY6+YlsFAPr7Jm7JB7yLAdxc6j8dQXi9LuSVSn/l6h+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAOJNBp2xAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAKSVF3fcAAAADAEAAA8AAAAAAAAAAAAAAAAACwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="#333">
               <w10:wrap type="tight" anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C3C8126" wp14:editId="19EF788B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="57602B0F" wp14:editId="4D9FFF18">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2421255</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>489585</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4076065" cy="531495"/>
               <wp:effectExtent l="1905" t="3810" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 21"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4076065" cy="531495"/>
                       </a:xfrm>
@@ -1168,155 +1054,155 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="54B8B414" w14:textId="77777777" w:rsidR="00F57956" w:rsidRPr="00B63777" w:rsidRDefault="00F57956" w:rsidP="00A372D8">
+                        <w:p w14:paraId="59A5713B" w14:textId="77777777" w:rsidR="00F57956" w:rsidRPr="00B63777" w:rsidRDefault="00F57956" w:rsidP="00A372D8">
                           <w:pPr>
                             <w:spacing w:after="120"/>
                             <w:rPr>
                               <w:w w:val="97"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B63777">
                             <w:rPr>
                               <w:w w:val="97"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>Slovenská poľnohospodárska a potravinárska komora</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="4CE14618" w14:textId="77777777" w:rsidR="00F57956" w:rsidRPr="00B63777" w:rsidRDefault="00F57956" w:rsidP="00A372D8">
+                        <w:p w14:paraId="3AF5C23F" w14:textId="77777777" w:rsidR="00F57956" w:rsidRPr="00B63777" w:rsidRDefault="00F57956" w:rsidP="00A372D8">
                           <w:pPr>
                             <w:spacing w:after="120"/>
                             <w:rPr>
                               <w:w w:val="97"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B63777">
                             <w:rPr>
                               <w:w w:val="97"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>Záhradnícka 21, 811 07 Bratislava</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C3C8126" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="57602B0F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 21" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:190.65pt;margin-top:38.55pt;width:320.95pt;height:41.85pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWL+Ur2AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjpmmwz4hRdiw4D&#10;ugvQ9QNkWY6F2aJGKrGzrx8lx+m2vg17EWiKOjznkN5cjX0nDgbJgivlcpFLYZyG2rpdKR+/3b16&#10;KwUF5WrVgTOlPBqSV9uXLzaDL8wFtNDVBgWDOCoGX8o2BF9kGenW9IoW4I3jywawV4E/cZfVqAZG&#10;77vsIs/X2QBYewRtiDh7O13KbcJvGqPDl6YhE0RXSuYW0onprOKZbTeq2KHyrdUnGuofWPTKOm56&#10;hrpVQYk92mdQvdUIBE1YaOgzaBqrTdLAapb5X2oeWuVN0sLmkD/bRP8PVn8+PPivKML4HkYeYBJB&#10;/h70dxIOblrlduYaEYbWqJobL6Nl2eCpOD2NVlNBEaQaPkHNQ1b7AAlobLCPrrBOweg8gOPZdDMG&#10;oTl5mb9Z5+uVFJrvVq+Xl+9WqYUq5tceKXww0IsYlBJ5qAldHe4pRDaqmEtiMwd3tuvSYDv3R4IL&#10;Yyaxj4Qn6mGsRq6OKiqoj6wDYdoT3msOWsCfUgy8I6WkH3uFRoruo2Mv4kLNAc5BNQfKaX5ayiDF&#10;FN6EafH2Hu2uZeTJbQfX7Fdjk5QnFieePPek8LSjcbF+/05VT3/S9hcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQBCuHro4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BboMwDIbvk/YOkSvttiaARBkl&#10;VNW0nSZNo+ywYyAuoBKHkbRlb7/0tN1s+dPv7y92ixnZBWc3WJIQrQUwpNbqgToJn/XrYwbMeUVa&#10;jZZQwg862JX3d4XKtb1ShZeD71gIIZcrCb33U865a3s0yq3thBRuRzsb5cM6d1zP6hrCzchjIVJu&#10;1EDhQ68mfO6xPR3ORsL+i6qX4fu9+aiO1VDXT4Le0pOUD6tlvwXmcfF/MNz0gzqUwamxZ9KOjRKS&#10;LEoCKmGziYDdABEnMbAmTKnIgJcF/9+h/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAW&#10;L+Ur2AEAAJEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBCuHro4AAAAAsBAAAPAAAAAAAAAAAAAAAAADIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="54B8B414" w14:textId="77777777" w:rsidR="00F57956" w:rsidRPr="00B63777" w:rsidRDefault="00F57956" w:rsidP="00A372D8">
+                  <w:p w14:paraId="59A5713B" w14:textId="77777777" w:rsidR="00F57956" w:rsidRPr="00B63777" w:rsidRDefault="00F57956" w:rsidP="00A372D8">
                     <w:pPr>
                       <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:w w:val="97"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B63777">
                       <w:rPr>
                         <w:w w:val="97"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>Slovenská poľnohospodárska a potravinárska komora</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="4CE14618" w14:textId="77777777" w:rsidR="00F57956" w:rsidRPr="00B63777" w:rsidRDefault="00F57956" w:rsidP="00A372D8">
+                  <w:p w14:paraId="3AF5C23F" w14:textId="77777777" w:rsidR="00F57956" w:rsidRPr="00B63777" w:rsidRDefault="00F57956" w:rsidP="00A372D8">
                     <w:pPr>
                       <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:w w:val="97"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B63777">
                       <w:rPr>
                         <w:w w:val="97"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>Záhradnícka 21, 811 07 Bratislava</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D46513">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="68336D96" wp14:editId="18000B28">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F60C315" wp14:editId="5E28ADEE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1383665</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>450215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="887095" cy="614045"/>
           <wp:effectExtent l="19050" t="0" r="8255" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="13" name="Obrázok 13" descr="1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 6" descr="1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
@@ -1328,61 +1214,61 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="887095" cy="614045"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A372D8">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6734ADEE" w14:textId="77777777" w:rsidR="00F57956" w:rsidRDefault="00F57956">
+  <w:p w14:paraId="1B353330" w14:textId="77777777" w:rsidR="00F57956" w:rsidRDefault="00F57956">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3AF91064" w14:textId="77777777" w:rsidR="00F57956" w:rsidRDefault="00F57956">
+  <w:p w14:paraId="70AB6CE2" w14:textId="77777777" w:rsidR="00F57956" w:rsidRDefault="00F57956">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="144F5816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7228FAFA"/>
     <w:lvl w:ilvl="0" w:tplc="041B000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3060,391 +2946,394 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="270555500">
+  <w:num w:numId="1" w16cid:durableId="664477837">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="505481674">
+  <w:num w:numId="2" w16cid:durableId="1964995474">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="119300030">
+  <w:num w:numId="3" w16cid:durableId="950867151">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2131127883">
+  <w:num w:numId="4" w16cid:durableId="100338734">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1338382719">
+  <w:num w:numId="5" w16cid:durableId="1852403931">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="828323004">
+  <w:num w:numId="6" w16cid:durableId="398360085">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="161817664">
+  <w:num w:numId="7" w16cid:durableId="648628363">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="292445543">
+  <w:num w:numId="8" w16cid:durableId="2060859534">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="338045645">
+  <w:num w:numId="9" w16cid:durableId="743335200">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1204293608">
+  <w:num w:numId="10" w16cid:durableId="2009944789">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="998079246">
+  <w:num w:numId="11" w16cid:durableId="2105104096">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1121604960">
+  <w:num w:numId="12" w16cid:durableId="1710912055">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1468477339">
+  <w:num w:numId="13" w16cid:durableId="163519305">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1421173573">
+  <w:num w:numId="14" w16cid:durableId="1482694111">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2015183046">
+  <w:num w:numId="15" w16cid:durableId="1529217324">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="2055807234">
+  <w:num w:numId="16" w16cid:durableId="951673217">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D3933"/>
     <w:rsid w:val="000016C0"/>
+    <w:rsid w:val="00025426"/>
     <w:rsid w:val="000332FA"/>
     <w:rsid w:val="00040274"/>
     <w:rsid w:val="0004081D"/>
+    <w:rsid w:val="00057E30"/>
     <w:rsid w:val="00071577"/>
     <w:rsid w:val="00075BB8"/>
     <w:rsid w:val="0009626B"/>
     <w:rsid w:val="000A502D"/>
     <w:rsid w:val="000B4231"/>
     <w:rsid w:val="000C47F9"/>
-    <w:rsid w:val="000D5E67"/>
     <w:rsid w:val="000E0A11"/>
     <w:rsid w:val="000F2E9B"/>
     <w:rsid w:val="00100748"/>
     <w:rsid w:val="001075AA"/>
-    <w:rsid w:val="0011672C"/>
     <w:rsid w:val="00116B30"/>
     <w:rsid w:val="00124E4E"/>
     <w:rsid w:val="00135737"/>
     <w:rsid w:val="00136242"/>
     <w:rsid w:val="0015171A"/>
     <w:rsid w:val="00153E27"/>
     <w:rsid w:val="00163C92"/>
-    <w:rsid w:val="00165602"/>
     <w:rsid w:val="00180325"/>
     <w:rsid w:val="0019205E"/>
     <w:rsid w:val="001A7EEC"/>
     <w:rsid w:val="001B749A"/>
     <w:rsid w:val="001D33C3"/>
     <w:rsid w:val="001D6021"/>
     <w:rsid w:val="001F39EF"/>
     <w:rsid w:val="001F5DCE"/>
     <w:rsid w:val="00202765"/>
     <w:rsid w:val="002166D4"/>
     <w:rsid w:val="00223666"/>
     <w:rsid w:val="00224948"/>
     <w:rsid w:val="002266C7"/>
     <w:rsid w:val="0024424A"/>
     <w:rsid w:val="00245555"/>
     <w:rsid w:val="00262DEB"/>
     <w:rsid w:val="00284778"/>
     <w:rsid w:val="002D4E26"/>
-    <w:rsid w:val="002E3939"/>
     <w:rsid w:val="002F5E52"/>
+    <w:rsid w:val="003104EE"/>
     <w:rsid w:val="0031362F"/>
     <w:rsid w:val="00313CA9"/>
     <w:rsid w:val="00342575"/>
     <w:rsid w:val="00384B69"/>
     <w:rsid w:val="00385F10"/>
     <w:rsid w:val="00387CBD"/>
     <w:rsid w:val="00394FEB"/>
     <w:rsid w:val="003A09A9"/>
     <w:rsid w:val="003A2AC2"/>
     <w:rsid w:val="003D4476"/>
     <w:rsid w:val="00412497"/>
     <w:rsid w:val="00441970"/>
     <w:rsid w:val="0044609E"/>
     <w:rsid w:val="00483DC5"/>
     <w:rsid w:val="004D45AC"/>
     <w:rsid w:val="004D4799"/>
     <w:rsid w:val="004E51B2"/>
     <w:rsid w:val="00500B36"/>
     <w:rsid w:val="0051058E"/>
     <w:rsid w:val="005154C5"/>
     <w:rsid w:val="00520B66"/>
     <w:rsid w:val="00532AE3"/>
     <w:rsid w:val="005468D0"/>
     <w:rsid w:val="00551483"/>
     <w:rsid w:val="0055677D"/>
+    <w:rsid w:val="00584E67"/>
     <w:rsid w:val="00595386"/>
-    <w:rsid w:val="005A53F6"/>
     <w:rsid w:val="005D5ACA"/>
     <w:rsid w:val="005E28EF"/>
     <w:rsid w:val="00602DC3"/>
     <w:rsid w:val="00615865"/>
     <w:rsid w:val="006256EA"/>
     <w:rsid w:val="00653473"/>
     <w:rsid w:val="0066706C"/>
     <w:rsid w:val="00675C3C"/>
     <w:rsid w:val="00676E1C"/>
     <w:rsid w:val="00680B00"/>
-    <w:rsid w:val="00690024"/>
+    <w:rsid w:val="006928DE"/>
     <w:rsid w:val="006974ED"/>
     <w:rsid w:val="006A0076"/>
     <w:rsid w:val="006A0CF4"/>
     <w:rsid w:val="006C094F"/>
     <w:rsid w:val="006C63F2"/>
     <w:rsid w:val="006C718D"/>
     <w:rsid w:val="006D3933"/>
     <w:rsid w:val="006F513B"/>
     <w:rsid w:val="0070267E"/>
     <w:rsid w:val="0071139A"/>
     <w:rsid w:val="0072411B"/>
     <w:rsid w:val="00724260"/>
     <w:rsid w:val="00724278"/>
     <w:rsid w:val="00727F87"/>
     <w:rsid w:val="00745ED5"/>
     <w:rsid w:val="00754EF2"/>
     <w:rsid w:val="00755CC0"/>
     <w:rsid w:val="00767C28"/>
     <w:rsid w:val="00770214"/>
     <w:rsid w:val="007712C6"/>
     <w:rsid w:val="00771B1E"/>
-    <w:rsid w:val="00782003"/>
+    <w:rsid w:val="00796778"/>
     <w:rsid w:val="007B2FB9"/>
     <w:rsid w:val="007C73B6"/>
     <w:rsid w:val="007E3282"/>
     <w:rsid w:val="007F51DE"/>
     <w:rsid w:val="0080297C"/>
     <w:rsid w:val="00810D14"/>
     <w:rsid w:val="008245E2"/>
     <w:rsid w:val="00831528"/>
     <w:rsid w:val="008371C3"/>
     <w:rsid w:val="00865D79"/>
     <w:rsid w:val="0087775E"/>
     <w:rsid w:val="008A3736"/>
+    <w:rsid w:val="008A7B18"/>
     <w:rsid w:val="008B042D"/>
     <w:rsid w:val="008B55B9"/>
     <w:rsid w:val="008E02A3"/>
+    <w:rsid w:val="008E298A"/>
     <w:rsid w:val="008F2775"/>
+    <w:rsid w:val="009005B0"/>
     <w:rsid w:val="00910FB9"/>
     <w:rsid w:val="009368BB"/>
+    <w:rsid w:val="00940BE5"/>
     <w:rsid w:val="00947188"/>
     <w:rsid w:val="00966BED"/>
     <w:rsid w:val="00973FDD"/>
     <w:rsid w:val="00975F6F"/>
     <w:rsid w:val="009A0BA2"/>
     <w:rsid w:val="009A12BC"/>
     <w:rsid w:val="009C5B02"/>
     <w:rsid w:val="009D538B"/>
     <w:rsid w:val="009D6AD7"/>
     <w:rsid w:val="00A24D55"/>
     <w:rsid w:val="00A26CFC"/>
     <w:rsid w:val="00A30984"/>
     <w:rsid w:val="00A366A5"/>
+    <w:rsid w:val="00A37105"/>
     <w:rsid w:val="00A372D8"/>
     <w:rsid w:val="00A4151B"/>
-    <w:rsid w:val="00A445F3"/>
     <w:rsid w:val="00A52744"/>
     <w:rsid w:val="00A64BE6"/>
     <w:rsid w:val="00A74173"/>
     <w:rsid w:val="00A95188"/>
     <w:rsid w:val="00AA01BD"/>
     <w:rsid w:val="00AA3B8C"/>
-    <w:rsid w:val="00AB4FE3"/>
     <w:rsid w:val="00B042CB"/>
+    <w:rsid w:val="00B14C24"/>
     <w:rsid w:val="00B23764"/>
     <w:rsid w:val="00B36D59"/>
     <w:rsid w:val="00B42181"/>
     <w:rsid w:val="00B535C0"/>
     <w:rsid w:val="00B541FB"/>
     <w:rsid w:val="00B63777"/>
     <w:rsid w:val="00BA0B32"/>
     <w:rsid w:val="00BB39BC"/>
-    <w:rsid w:val="00BB3F5C"/>
     <w:rsid w:val="00BB75B7"/>
     <w:rsid w:val="00BC4B43"/>
     <w:rsid w:val="00BD1A93"/>
     <w:rsid w:val="00BE082E"/>
     <w:rsid w:val="00BE11A0"/>
     <w:rsid w:val="00BF0462"/>
     <w:rsid w:val="00BF5DB7"/>
     <w:rsid w:val="00C07B78"/>
     <w:rsid w:val="00C1680E"/>
     <w:rsid w:val="00C4325F"/>
     <w:rsid w:val="00C52A0F"/>
     <w:rsid w:val="00C64463"/>
     <w:rsid w:val="00C70CAD"/>
+    <w:rsid w:val="00C768B1"/>
     <w:rsid w:val="00C81CB7"/>
     <w:rsid w:val="00C87952"/>
     <w:rsid w:val="00CB15A8"/>
     <w:rsid w:val="00CC1858"/>
     <w:rsid w:val="00CC3A74"/>
     <w:rsid w:val="00CE2B89"/>
     <w:rsid w:val="00D46017"/>
     <w:rsid w:val="00D46513"/>
     <w:rsid w:val="00D46C21"/>
     <w:rsid w:val="00D52308"/>
     <w:rsid w:val="00D76601"/>
     <w:rsid w:val="00D77E03"/>
     <w:rsid w:val="00D85CDA"/>
     <w:rsid w:val="00DB2D2E"/>
     <w:rsid w:val="00DC1708"/>
-    <w:rsid w:val="00DC4D9F"/>
+    <w:rsid w:val="00DE7037"/>
     <w:rsid w:val="00E0063D"/>
     <w:rsid w:val="00E02C03"/>
     <w:rsid w:val="00E24B7B"/>
     <w:rsid w:val="00E2611B"/>
     <w:rsid w:val="00E32470"/>
     <w:rsid w:val="00E36B56"/>
     <w:rsid w:val="00E42125"/>
     <w:rsid w:val="00E522AE"/>
     <w:rsid w:val="00E6193E"/>
     <w:rsid w:val="00E63A90"/>
     <w:rsid w:val="00E64A4E"/>
     <w:rsid w:val="00E739FA"/>
+    <w:rsid w:val="00E758B7"/>
     <w:rsid w:val="00E82ADA"/>
     <w:rsid w:val="00EA11B4"/>
     <w:rsid w:val="00EA183C"/>
     <w:rsid w:val="00EA7DCF"/>
     <w:rsid w:val="00EB0189"/>
     <w:rsid w:val="00EC2D70"/>
     <w:rsid w:val="00ED43ED"/>
     <w:rsid w:val="00ED4AD5"/>
     <w:rsid w:val="00ED5865"/>
     <w:rsid w:val="00EE42C3"/>
-    <w:rsid w:val="00EF2CE6"/>
     <w:rsid w:val="00EF5316"/>
     <w:rsid w:val="00F0281A"/>
     <w:rsid w:val="00F07C47"/>
     <w:rsid w:val="00F170E4"/>
     <w:rsid w:val="00F22064"/>
     <w:rsid w:val="00F248FF"/>
     <w:rsid w:val="00F32445"/>
     <w:rsid w:val="00F57956"/>
     <w:rsid w:val="00F739BA"/>
     <w:rsid w:val="00F821BA"/>
     <w:rsid w:val="00F85716"/>
     <w:rsid w:val="00F87399"/>
+    <w:rsid w:val="00F907E2"/>
     <w:rsid w:val="00FA2066"/>
     <w:rsid w:val="00FB4639"/>
     <w:rsid w:val="00FB4FC6"/>
     <w:rsid w:val="00FB5EF3"/>
     <w:rsid w:val="00FC2751"/>
     <w:rsid w:val="00FC7F0C"/>
     <w:rsid w:val="00FD4255"/>
-    <w:rsid w:val="00FD693A"/>
     <w:rsid w:val="00FE05FC"/>
     <w:rsid w:val="00FE51F6"/>
     <w:rsid w:val="00FF2D0F"/>
     <w:rsid w:val="00FF4017"/>
     <w:rsid w:val="00FF7E2D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5814E2E4"/>
+  <w14:docId w14:val="7D8F71DD"/>
   <w15:docId w15:val="{ECCB768E-179E-48F2-956B-D5514331D9D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3815,51 +3704,50 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normlny"/>
     <w:next w:val="Normlny"/>
     <w:link w:val="Nadpis1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F57956"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Hlavika">
     <w:name w:val="header"/>
@@ -4319,106 +4207,107 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>261</Words>
-  <Characters>1491</Characters>
+  <Words>262</Words>
+  <Characters>1498</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1749</CharactersWithSpaces>
+  <CharactersWithSpaces>1757</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7143480</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.sppk.sk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4784252</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:sppk@sppk.sk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Notebook</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>