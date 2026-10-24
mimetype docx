--- v0 (2026-06-24)
+++ v1 (2026-10-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="70AA77B9" w14:textId="1EAAF47A" w:rsidR="00B237C8" w:rsidRPr="00102697" w:rsidRDefault="00B84F78" w:rsidP="00B237C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:sectPr w:rsidR="00B237C8" w:rsidRPr="00102697" w:rsidSect="00936FF2">
           <w:headerReference w:type="first" r:id="rId6"/>
           <w:footerReference w:type="first" r:id="rId7"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="4440" w:right="851" w:bottom="1701" w:left="1418" w:header="737" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="72896B9E" wp14:editId="38BBFB78">
                 <wp:simplePos x="0" y="0"/>
@@ -1284,111 +1284,111 @@
       <w:r w:rsidR="00936FF2">
         <w:t>ú</w:t>
       </w:r>
       <w:r w:rsidRPr="00102697">
         <w:t xml:space="preserve">stredný riaditeľ SPPK </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679091AC" w14:textId="77777777" w:rsidR="00B237C8" w:rsidRDefault="00B237C8" w:rsidP="00B237C8"/>
     <w:p w14:paraId="303168AC" w14:textId="77777777" w:rsidR="003E4B28" w:rsidRDefault="003E4B28"/>
     <w:sectPr w:rsidR="003E4B28" w:rsidSect="00936FF2">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1079" w:right="746" w:bottom="1259" w:left="1418" w:header="709" w:footer="628" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7DEA836E" w14:textId="77777777" w:rsidR="00A73DD3" w:rsidRDefault="00A73DD3" w:rsidP="00B73BBD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="134AF586" w14:textId="77777777" w:rsidR="00A73DD3" w:rsidRDefault="00A73DD3" w:rsidP="00B73BBD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="75DC80EB" w14:textId="6A6C18CB" w:rsidR="00936FF2" w:rsidRPr="00BE082E" w:rsidRDefault="00B84F78" w:rsidP="00936FF2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75DC80EB" w14:textId="1E6D6500" w:rsidR="00936FF2" w:rsidRPr="00BE082E" w:rsidRDefault="00B84F78" w:rsidP="00936FF2">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2184"/>
         <w:tab w:val="left" w:pos="4080"/>
         <w:tab w:val="left" w:pos="5640"/>
         <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:ind w:right="-366"/>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -1454,51 +1454,67 @@
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="5586CD65" id="Line 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,789pt" to="483.3pt,789pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5dRB1wQEAAGkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG8fZ7rZrxdlDtttL&#10;2kba7Q+YALZRgUFAYuffdyAf3ba3qj4ghpl5vPcGLx8ma9hBhajRtbyezTlTTqDUrm/595endx85&#10;iwmcBINOtfyoIn9YvX2zHH2jFjigkSowAnGxGX3Lh5R8U1VRDMpCnKFXjpIdBguJwtBXMsBI6NZU&#10;i/n8rhoxSB9QqBjp9PGU5KuC33VKpG9dF1VipuXELZU1lHWX12q1hKYP4ActzjTgH1hY0I4uvUI9&#10;QgK2D/ovKKtFwIhdmgm0FXadFqpoIDX1/A81zwN4VbSQOdFfbYr/D1Z8PWwD05Jmx5kDSyPaaKfY&#10;++zM6GNDBWu3DVmbmNyz36D4EZnD9QCuV4Xhy9FTW507qt9achA94e/GLyipBvYJi01TF2yGJAPY&#10;VKZxvE5DTYkJOryrbz7c1zQ0cclV0FwafYjps0LL8qblhjgXYDhsYspEoLmU5HscPmljyrCNY2PL&#10;728Xt6UhotEyJ3NZDP1ubQI7AD2Xm/IVVZR5XRZw72QBGxTIT+d9Am1Oe7rcuLMZWf/JyR3K4zZc&#10;TKJ5Fpbnt5cfzOu4dP/6Q1Y/AQAA//8DAFBLAwQUAAYACAAAACEAEXUtpdoAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91UMNY0myJC6a1gLPQ6zY5JaHY27G7a+O8dD6K3&#10;mfeGN98rN7Mb1IVC7D0bWC4yUMSNtz23Bg4f24cVqJiQLQ6eycAXRdhUtzclFtZf+Z0udWqVhHAs&#10;0ECX0lhoHZuOHMaFH4nF+/TBYZI1tNoGvEq4G/RjluXaYc/yocOR3jpqzvXkDKSepyXv6/1u14bt&#10;dLSHMM6ZMfd38+saVKI5/R3DD76gQyVMJz+xjWowIEWSqE/PK5nEf8nzHNTpV9JVqf9XqL4BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOXUQdcEBAABpAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEXUtpdoAAAAKAQAADwAAAAAAAAAAAAAAAAAb&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#333">
               <w10:wrap type="tight" anchory="page"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00936FF2" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t xml:space="preserve">Telefón: 02/50 21 71 11 </w:t>
+      <w:t xml:space="preserve">Telefón: </w:t>
+    </w:r>
+    <w:r w:rsidR="007A47AA" w:rsidRPr="007A47AA">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>+421 903 588 106</w:t>
+    </w:r>
+    <w:r w:rsidR="00936FF2" w:rsidRPr="00BE082E">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00EC3CBC">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">                    </w:t>
     </w:r>
     <w:r w:rsidR="00936FF2" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">IČO: 31826253 </w:t>
     </w:r>
     <w:r w:rsidR="00936FF2" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -1543,80 +1559,80 @@
       <w:tab/>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00936FF2" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>www</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00936FF2" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>: http://www.sppk.sk</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01787B78" w14:textId="77777777" w:rsidR="00936FF2" w:rsidRDefault="00936FF2">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1356731F" w14:textId="77777777" w:rsidR="00A73DD3" w:rsidRDefault="00A73DD3" w:rsidP="00B73BBD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5507E7E8" w14:textId="77777777" w:rsidR="00A73DD3" w:rsidRDefault="00A73DD3" w:rsidP="00B73BBD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CD5F8DF" w14:textId="77777777" w:rsidR="00B84F78" w:rsidRDefault="00B84F78">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3FFA8889" w14:textId="77777777" w:rsidR="00B84F78" w:rsidRDefault="00B84F78">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="158AAE8D" w14:textId="77777777" w:rsidR="00B84F78" w:rsidRDefault="00B84F78">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1E305970" w14:textId="77777777" w:rsidR="00B84F78" w:rsidRDefault="00B84F78">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="606F1536" w14:textId="208DA424" w:rsidR="00B84F78" w:rsidRPr="00F355F3" w:rsidRDefault="00B84F78" w:rsidP="00B84F78">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -1932,170 +1948,172 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="666115" cy="460375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74A8B6BB" w14:textId="77777777" w:rsidR="00936FF2" w:rsidRDefault="00936FF2">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6026E646" w14:textId="77777777" w:rsidR="00936FF2" w:rsidRDefault="00936FF2">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="79"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B237C8"/>
     <w:rsid w:val="000334BB"/>
     <w:rsid w:val="00091BC4"/>
     <w:rsid w:val="000A75C8"/>
     <w:rsid w:val="00142C68"/>
     <w:rsid w:val="0018437D"/>
     <w:rsid w:val="001B06D9"/>
     <w:rsid w:val="00237EBC"/>
     <w:rsid w:val="0029413E"/>
     <w:rsid w:val="002F7D5A"/>
     <w:rsid w:val="003237A2"/>
     <w:rsid w:val="003275B3"/>
     <w:rsid w:val="003D1C0F"/>
     <w:rsid w:val="003E4B28"/>
     <w:rsid w:val="003E769F"/>
     <w:rsid w:val="004C7786"/>
     <w:rsid w:val="00503DFB"/>
     <w:rsid w:val="005066AA"/>
     <w:rsid w:val="0052118A"/>
     <w:rsid w:val="00564DD8"/>
     <w:rsid w:val="00684E2C"/>
+    <w:rsid w:val="007A47AA"/>
     <w:rsid w:val="00875A86"/>
     <w:rsid w:val="00884416"/>
     <w:rsid w:val="00936FF2"/>
     <w:rsid w:val="009650E5"/>
     <w:rsid w:val="00A25B4B"/>
     <w:rsid w:val="00A471D9"/>
     <w:rsid w:val="00A73DD3"/>
     <w:rsid w:val="00A8028A"/>
     <w:rsid w:val="00A95F5F"/>
     <w:rsid w:val="00AA5A12"/>
     <w:rsid w:val="00AD4FDC"/>
     <w:rsid w:val="00B237C8"/>
     <w:rsid w:val="00B73BBD"/>
     <w:rsid w:val="00B84F78"/>
     <w:rsid w:val="00BD3832"/>
     <w:rsid w:val="00CD5BE1"/>
     <w:rsid w:val="00E82A30"/>
     <w:rsid w:val="00EC3CBC"/>
     <w:rsid w:val="00F12A97"/>
+    <w:rsid w:val="00F22B3F"/>
     <w:rsid w:val="00F355F3"/>
     <w:rsid w:val="00FC1B69"/>
     <w:rsid w:val="00FD269B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="610B6160"/>
   <w15:docId w15:val="{F78D295B-DBEA-4D3E-8D07-62F02AF1A7EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2513,51 +2531,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normlny"/>
     <w:next w:val="Normlny"/>
     <w:link w:val="Nadpis3Char"/>
     <w:qFormat/>
     <w:rsid w:val="005066AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
     <w:name w:val="Nadpis 1 Char"/>
@@ -2673,51 +2690,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A471D9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A471D9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>