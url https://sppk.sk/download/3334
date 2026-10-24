--- v0 (2026-06-24)
+++ v1 (2026-10-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="70AA77B9" w14:textId="1EAAF47A" w:rsidR="00B237C8" w:rsidRPr="00102697" w:rsidRDefault="00B84F78" w:rsidP="00B237C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:sectPr w:rsidR="00B237C8" w:rsidRPr="00102697" w:rsidSect="00936FF2">
           <w:headerReference w:type="first" r:id="rId6"/>
           <w:footerReference w:type="first" r:id="rId7"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="4440" w:right="851" w:bottom="1701" w:left="1418" w:header="737" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="72896B9E" wp14:editId="38BBFB78">
                 <wp:simplePos x="0" y="0"/>
@@ -417,51 +417,51 @@
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="72896B9E" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:249pt;width:498pt;height:30.1pt;z-index:251657216;mso-position-vertical-relative:page" coordorigin="1418,4919" coordsize="9960,602" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkLY1S6gIAAMkIAAAOAAAAZHJzL2Uyb0RvYy54bWzkVl1v0zAUfUfiP1h+Z2nTNmujpdPoPoQ0&#10;YNLGD3AdJ7FIbGO7Tcqv59pO026AgCGNB/oQXX/dnHPuuU7PzrumRlumDZciw+OTEUZMUJlzUWb4&#10;08P1mzlGxhKRk1oKluEdM/h8+frVWatSFstK1jnTCJIIk7Yqw5W1Ko0iQyvWEHMiFROwWEjdEAtD&#10;XUa5Ji1kb+ooHo2SqJU6V1pSZgzMXoZFvPT5i4JR+7EoDLOozjBgs/6p/XPtntHyjKSlJqritIdB&#10;noGiIVzAS4dUl8QStNH8u1QNp1oaWdgTKptIFgWnzHMANuPREzY3Wm6U51KmbakGmUDaJzo9Oy39&#10;sL3TiOcZTjASpIES+bei2EnTqjKFHTda3as7HfhBeCvpZwPL0dN1Ny7DZrRu38sc0pGNlV6artCN&#10;SwGkUecrsBsqwDqLKEwmk3iajKBQFNYm8zg+7UtEK6ijOzaejsFSsDpdjBehfLS66o8vFkl/Nhl5&#10;AhFJw2s91B6a4wVuMwdBzd8Jel8RxXydjJOrF/R0L+iDY/dWdmgSNPWbnKDIdjANnLw+JuiKhFxV&#10;RJTsQmvZVozkgG7sTgKH4WjgYFySXwl9pNjpPCi2l/ug12zqwQ16kVRpY2+YbJALMqyhlTxMsr01&#10;1qE5bHFVFfKa1zXMk7QWjyZgo5vx6B3gAN126w52O0prme+Ah5ahO+E2gaCS+itGLXRmhs2XDdEM&#10;o/qdAC1cG+8DvQ/W+4AICkczbDEK4cqGdt8ozcsKMge1hbwAYxbcUzmg6HGCOV7IJWDm0Ha3XDA0&#10;PXLISoSWo53oW26whjfcw05Bez1yRjji2PypM/a9NDgjSeBCcF3oG/DnvqgB9m/7ArUZXsziWfC7&#10;rHnuTOPcYnS5XtUabQlc1BP/85aHleNtcCGK3JvMNcZVH1vC6xD/2GvBYM6zTpqXq+3iUW1n/6a2&#10;s1nsPULS/6W2/q6H76W/o/pvu/sgH4+9Fw7/QJbfAAAA//8DAFBLAwQUAAYACAAAACEALuiTZd8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92kmpLEbEop6qkItoJ422an&#10;SWh2NmS3SfrvHU96e8N7vPlesZ5tJ0YcfOtIQbyIQCBVzrRUK/g8vD6kIHzQZHTnCBVc0cO6vL0p&#10;dG7cRB847kMtuIR8rhU0IfS5lL5q0Gq/cD0Seyc3WB34HGppBj1xue3kMopW0uqW+EOje9w2WJ33&#10;F6vgbdLT5jF+GXfn0/b6fUjev3YxKnV/N2+eQQScw18YfvEZHUpmOroLGS86BTwkKHjKUhZsZ9mK&#10;xVFBkqRLkGUh/w8ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCkLY1S6gIAAMkIAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAu6JNl3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAEQFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAUAYAAAAA&#10;">
+              <v:group w14:anchorId="72896B9E" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:249pt;width:498pt;height:30.1pt;z-index:251657216;mso-position-vertical-relative:page" coordorigin="1418,4919" coordsize="9960,602" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGo2Mb3wIAAKcIAAAOAAAAZHJzL2Uyb0RvYy54bWzkVl1v0zAUfUfiP1h+p2nTNlujpdPoPoQ0&#10;YNLGD3AdJ7FIbGO7Tcqv59pOunaAgCGNB/oQXX/dnHvOuU7PzrumRlumDZciw5PRGCMmqMy5KDP8&#10;6eH6zSlGxhKRk1oKluEdM/h8+frVWatSFstK1jnTCJIIk7Yqw5W1Ko0iQyvWEDOSiglYLKRuiIWh&#10;LqNckxayN3UUj8dJ1EqdKy0pMwZmL8MiXvr8RcGo/VgUhllUZxiwWf/U/rl2z2h5RtJSE1Vx2sMg&#10;z0DREC7gpftUl8QStNH8u1QNp1oaWdgRlU0ki4JT5muAaibjJ9XcaLlRvpYybUu1pwmofcLTs9PS&#10;D9sbre7VnQ7oIbyV9LMBXqJWlenhuhuXYTNat+9lDnqSjZW+8K7QjUsBJaHO87vb88s6iyhMJtN4&#10;loxBBgpr09M4PukFoBWo5I5NZhMwDKzOFpNFEIdWV/3xxSLpzybj2C1GJA2v9VB7aE568JJ5pMv8&#10;HV33FVHMq2AcHXca8TzDJxgJ0gADD666t7JDUwfJvRs2OUKR7WAaavL8mMArEnJVEVGyC61lWzGS&#10;A7qJL+bgaMhjXJJfEX3A2MlpYGyg+5Gv+cyD2/NFUqWNvWGyQS7IsIZG8TDJ9tbYQO2wxakq5DWv&#10;a5gnaS2OJiCnmwEFTOoAB+i2W3c9G2uZ76AOLUPvwV0BQSX1V4xa6LsMmy8bohlG9TsBXLgmHQI9&#10;BOshIILC0QxbjEK4sqGZN0rzsoLMgW0hL8CYBfelOGgBRY8TzPFCLgEzB5fccsHQ7MAhKxFajnai&#10;b7m9NbzhHnYKzHXkjHBkIPpPnDH00t4ZSZKELvQN+HNf1AD7t32B2gwv5vE8+F3WPHemcW4xulyv&#10;ao22BK7hqf95y8PK4Ta47kTuTeYa46qPLeF1iH/stSCt86yj5uW0XRxpO/832s7nsfcISf8Xbf1d&#10;D19Df/33X273uT0cey88/r9YfgMAAP//AwBQSwMEFAAGAAgAAAAhAC7ok2XfAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdpJqSxGxKKeqpCLaCeNtmp0lodjZkt0n67x1P&#10;envDe7z5XrGebSdGHHzrSEG8iEAgVc60VCv4PLw+pCB80GR05wgVXNHDury9KXRu3EQfOO5DLbiE&#10;fK4VNCH0uZS+atBqv3A9EnsnN1gd+BxqaQY9cbnt5DKKVtLqlvhDo3vcNlid9xer4G3S0+Yxfhl3&#10;59P2+n1I3r92MSp1fzdvnkEEnMNfGH7xGR1KZjq6CxkvOgU8JCh4ylIWbGfZisVRQZKkS5BlIf8P&#10;KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhqNjG98CAACnCAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALuiTZd8AAAAIAQAADwAAAAAAAAAA&#10;AAAAAAA5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEUGAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:1418;top:4978;width:9960;height:543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqW9DbxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gpexGz0UGvMKqVQaA8V/yF4e2Rfk9js25hdk/Tbu4LQ4zAzv2HSVW8q0VLjSssKJlEM&#10;gjizuuRcwWH/MX4F4TyyxsoyKfgjB6vl0yDFRNuOt9TufC4ChF2CCgrv60RKlxVk0EW2Jg7ej20M&#10;+iCbXOoGuwA3lZzG8Ys0WHJYKLCm94Ky393VKKivZ73J96dL9TU/juzZ6GxtvpUaPvdvCxCeev8f&#10;frQ/tYIZ3K+EGyCXNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAqW9DbxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f" strokecolor="#333">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="5A4D3439" w14:textId="77777777" w:rsidR="00936FF2" w:rsidRDefault="00936FF2" w:rsidP="00B237C8">
                         <w:pPr>
                           <w:tabs>
                             <w:tab w:val="center" w:pos="3360"/>
                             <w:tab w:val="center" w:pos="6537"/>
                             <w:tab w:val="left" w:pos="8875"/>
                           </w:tabs>
                           <w:spacing w:line="240" w:lineRule="exact"/>
                           <w:rPr>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="en-US"/>
                           </w:rPr>
                         </w:pPr>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="0066706C">
                           <w:rPr>
                             <w:sz w:val="20"/>
@@ -749,51 +749,51 @@
                               <w:t>adresa</w:t>
                             </w:r>
                             <w:r w:rsidR="000334BB">
                               <w:t xml:space="preserve">      </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1CF28423" id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:70.9pt;margin-top:153.4pt;width:372pt;height:68.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPk0jO6wEAAL0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkjYw4hRdiw4D&#10;ugvQ7gNoWY6F2aJGKbGzrx8lJ2m3vQ17ESiKOjrnkNrcjH0nDpq8QVvK+SyXQluFtbG7Un57fni3&#10;lsIHsDV0aHUpj9rLm+3bN5vBFXqBLXa1JsEg1heDK2UbgiuyzKtW9+Bn6LTlwwaph8Bb2mU1wcDo&#10;fZct8vwqG5BqR6i095y9nw7lNuE3jVbhS9N4HURXSuYW0kppreKabTdQ7Ahca9SJBvwDix6M5Ucv&#10;UPcQQOzJ/AXVG0XosQkzhX2GTWOUThpYzTz/Q81TC04nLWyOdxeb/P+DVZ8PX0mYupQrKSz03KJn&#10;PQbxHkdxFd0ZnC+46MlxWRg5zV1OSr17RPXdC4t3LdidviXCodVQM7t5vJm9ujrh+AhSDZ+w5mdg&#10;HzABjQ310To2QzA6d+l46Uykoji5vF4slzkfKT5bX8/Xq1V6AorzbUc+fNDYixiUkrjzCR0Ojz5E&#10;NlCcS+JjFh9M16Xud/a3BBfGTGIfCU/Uw1iNyaYkLSqrsD6yHMJppvgPcNAi/ZRi4Hkqpf+xB9JS&#10;dB8tWxKH7xzQOajOAVjFV0sZpJjCuzAN6d6R2bWMPJlu8ZZta0xS9MLiRJdnJAk9zXMcwtf7VPXy&#10;67a/AAAA//8DAFBLAwQUAAYACAAAACEAZl2aS98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KgdCFEIcaoKwQkJkYYDRyd2E6vxOsRum/59lxPcZrSj2TflenEjO5o5WI8S&#10;kpUAZrDz2mIv4at5u8uBhahQq9GjkXA2AdbV9VWpCu1PWJvjNvaMSjAUSsIQ41RwHrrBOBVWfjJI&#10;t52fnYpk557rWZ2o3I38XoiMO2WRPgxqMi+D6fbbg5Ow+cb61f58tJ/1rrZN8yTwPdtLeXuzbJ6B&#10;RbPEvzD84hM6VMTU+gPqwEbyaULoUcKDyEhQIs8fSbQS0jRNgFcl/7+hugAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAPk0jO6wEAAL0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBmXZpL3wAAAAsBAAAPAAAAAAAAAAAAAAAAAEUEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="1CF28423" id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:70.9pt;margin-top:153.4pt;width:372pt;height:68.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcOp8b2QEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJ0jUw4hRdiw4D&#10;uq1Atw+QZckWZosapcTOvn6UbKe7vA17EWhSOjznkN7fjH3HTgq9AVvy9SrnTFkJtbFNyb9+eXiz&#10;48wHYWvRgVUlPyvPbw6vX+0HV6gNtNDVChmBWF8MruRtCK7IMi9b1Qu/AqcsFTVgLwJ9YpPVKAZC&#10;77tsk+dvswGwdghSeU/Z+6nIDwlfayXDZ629CqwrOXEL6cR0VvHMDntRNChca+RMQ/wDi14YS00v&#10;UPciCHZE8xdUbySCBx1WEvoMtDZSJQ2kZp3/oea5FU4lLWSOdxeb/P+DlZ9Oz+4JWRjfwUgDTCK8&#10;ewT5zTMLd62wjbpFhKFVoqbG62hZNjhfzE+j1b7wEaQaPkJNQxbHAAlo1NhHV0gnI3QawPliuhoD&#10;k5TcXm+225xKkmq76/Xu6iq1EMXy2qEP7xX0LAYlRxpqQhenRx8iG1EsV2IzCw+m69JgO/tbgi7G&#10;TGIfCU/Uw1iNzNSztCimgvpMchCmdaH1pqAF/MHZQKtScv/9KFBx1n2wZEncqyXAJaiWQFhJT0se&#10;OJvCuzDt39GhaVpCnky3cEu2aZMUvbCY6dL4k9B5VeN+/fqdbr38UIefAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAZl2aS98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgdCFEI&#10;caoKwQkJkYYDRyd2E6vxOsRum/59lxPcZrSj2TflenEjO5o5WI8SkpUAZrDz2mIv4at5u8uBhahQ&#10;q9GjkXA2AdbV9VWpCu1PWJvjNvaMSjAUSsIQ41RwHrrBOBVWfjJIt52fnYpk557rWZ2o3I38XoiM&#10;O2WRPgxqMi+D6fbbg5Ow+cb61f58tJ/1rrZN8yTwPdtLeXuzbJ6BRbPEvzD84hM6VMTU+gPqwEby&#10;aULoUcKDyEhQIs8fSbQS0jRNgFcl/7+hugAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCc&#10;Op8b2QEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBmXZpL3wAAAAsBAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="0B0A7302" w14:textId="77777777" w:rsidR="00B84F78" w:rsidRDefault="00B84F78" w:rsidP="000334BB">
                       <w:r>
                         <w:t>Názov školy</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="744A73CC" w14:textId="16C0A14B" w:rsidR="00936FF2" w:rsidRPr="00C72268" w:rsidRDefault="00B84F78" w:rsidP="000334BB">
                       <w:r>
                         <w:t>adresa</w:t>
                       </w:r>
                       <w:r w:rsidR="000334BB">
                         <w:t xml:space="preserve">      </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -962,51 +962,51 @@
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> riaditeľ</w:t>
       </w:r>
       <w:r w:rsidR="00B84F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ka/riaditeľ</w:t>
       </w:r>
       <w:r w:rsidRPr="00B84912">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBD33E8" w14:textId="2695B24C" w:rsidR="00B237C8" w:rsidRPr="00B84912" w:rsidRDefault="00B237C8" w:rsidP="00B237C8">
+    <w:p w14:paraId="1BBD33E8" w14:textId="2C5015A0" w:rsidR="00B237C8" w:rsidRPr="00B84912" w:rsidRDefault="00B237C8" w:rsidP="00B237C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B84912">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">v zmysle § </w:t>
       </w:r>
       <w:r w:rsidR="00936FF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidRPr="00B84912">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1068,57 +1068,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> obsahu </w:t>
       </w:r>
       <w:r w:rsidR="00B5657D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>absolventskej</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> skúšky </w:t>
       </w:r>
       <w:r w:rsidRPr="00B84912">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t> učebn</w:t>
-[...5 lines deleted...]
-        <w:t>om</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00184097">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>študijnom</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B84912">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>odbor</w:t>
       </w:r>
       <w:r w:rsidR="009650E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1292,111 +1292,111 @@
       <w:r w:rsidR="00936FF2">
         <w:t>ú</w:t>
       </w:r>
       <w:r w:rsidRPr="00102697">
         <w:t xml:space="preserve">stredný riaditeľ SPPK </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679091AC" w14:textId="77777777" w:rsidR="00B237C8" w:rsidRDefault="00B237C8" w:rsidP="00B237C8"/>
     <w:p w14:paraId="303168AC" w14:textId="77777777" w:rsidR="003E4B28" w:rsidRDefault="003E4B28"/>
     <w:sectPr w:rsidR="003E4B28" w:rsidSect="00936FF2">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1079" w:right="746" w:bottom="1259" w:left="1418" w:header="709" w:footer="628" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C9E0FB7" w14:textId="77777777" w:rsidR="00B21E09" w:rsidRDefault="00B21E09" w:rsidP="00B73BBD">
+    <w:p w14:paraId="107161CF" w14:textId="77777777" w:rsidR="007E6ACF" w:rsidRDefault="007E6ACF" w:rsidP="00B73BBD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B0F4A32" w14:textId="77777777" w:rsidR="00B21E09" w:rsidRDefault="00B21E09" w:rsidP="00B73BBD">
+    <w:p w14:paraId="75876DAB" w14:textId="77777777" w:rsidR="007E6ACF" w:rsidRDefault="007E6ACF" w:rsidP="00B73BBD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="75DC80EB" w14:textId="18484A0C" w:rsidR="00936FF2" w:rsidRPr="00BE082E" w:rsidRDefault="00B84F78" w:rsidP="00936FF2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75DC80EB" w14:textId="488365E2" w:rsidR="00936FF2" w:rsidRPr="00BE082E" w:rsidRDefault="00B84F78" w:rsidP="00936FF2">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2184"/>
         <w:tab w:val="left" w:pos="4080"/>
         <w:tab w:val="left" w:pos="5640"/>
         <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:ind w:right="-366"/>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -1462,51 +1462,67 @@
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="5586CD65" id="Line 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,789pt" to="483.3pt,789pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5dRB1wQEAAGkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG8fZ7rZrxdlDtttL&#10;2kba7Q+YALZRgUFAYuffdyAf3ba3qj4ghpl5vPcGLx8ma9hBhajRtbyezTlTTqDUrm/595endx85&#10;iwmcBINOtfyoIn9YvX2zHH2jFjigkSowAnGxGX3Lh5R8U1VRDMpCnKFXjpIdBguJwtBXMsBI6NZU&#10;i/n8rhoxSB9QqBjp9PGU5KuC33VKpG9dF1VipuXELZU1lHWX12q1hKYP4ActzjTgH1hY0I4uvUI9&#10;QgK2D/ovKKtFwIhdmgm0FXadFqpoIDX1/A81zwN4VbSQOdFfbYr/D1Z8PWwD05Jmx5kDSyPaaKfY&#10;++zM6GNDBWu3DVmbmNyz36D4EZnD9QCuV4Xhy9FTW507qt9achA94e/GLyipBvYJi01TF2yGJAPY&#10;VKZxvE5DTYkJOryrbz7c1zQ0cclV0FwafYjps0LL8qblhjgXYDhsYspEoLmU5HscPmljyrCNY2PL&#10;728Xt6UhotEyJ3NZDP1ubQI7AD2Xm/IVVZR5XRZw72QBGxTIT+d9Am1Oe7rcuLMZWf/JyR3K4zZc&#10;TKJ5Fpbnt5cfzOu4dP/6Q1Y/AQAA//8DAFBLAwQUAAYACAAAACEAEXUtpdoAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91UMNY0myJC6a1gLPQ6zY5JaHY27G7a+O8dD6K3&#10;mfeGN98rN7Mb1IVC7D0bWC4yUMSNtz23Bg4f24cVqJiQLQ6eycAXRdhUtzclFtZf+Z0udWqVhHAs&#10;0ECX0lhoHZuOHMaFH4nF+/TBYZI1tNoGvEq4G/RjluXaYc/yocOR3jpqzvXkDKSepyXv6/1u14bt&#10;dLSHMM6ZMfd38+saVKI5/R3DD76gQyVMJz+xjWowIEWSqE/PK5nEf8nzHNTpV9JVqf9XqL4BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOXUQdcEBAABpAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEXUtpdoAAAAKAQAADwAAAAAAAAAAAAAAAAAb&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#333">
               <w10:wrap type="tight" anchory="page"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00936FF2" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t xml:space="preserve">Telefón: 02/50 21 71 11 </w:t>
+      <w:t xml:space="preserve">Telefón: </w:t>
+    </w:r>
+    <w:r w:rsidR="00495FF8" w:rsidRPr="00495FF8">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>+421 903 588 106</w:t>
+    </w:r>
+    <w:r w:rsidR="00936FF2" w:rsidRPr="00BE082E">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00936FF2" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E77AE7">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">           </w:t>
     </w:r>
     <w:r w:rsidR="00936FF2" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">IČO: 31826253 </w:t>
     </w:r>
@@ -1559,115 +1575,122 @@
       <w:tab/>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00936FF2" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>www</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00936FF2" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>: http://www.sppk.sk</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01787B78" w14:textId="77777777" w:rsidR="00936FF2" w:rsidRDefault="00936FF2">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="750B2D9C" w14:textId="77777777" w:rsidR="00B21E09" w:rsidRDefault="00B21E09" w:rsidP="00B73BBD">
+    <w:p w14:paraId="6310CAE3" w14:textId="77777777" w:rsidR="007E6ACF" w:rsidRDefault="007E6ACF" w:rsidP="00B73BBD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1396BB4D" w14:textId="77777777" w:rsidR="00B21E09" w:rsidRDefault="00B21E09" w:rsidP="00B73BBD">
+    <w:p w14:paraId="5488F4D1" w14:textId="77777777" w:rsidR="007E6ACF" w:rsidRDefault="007E6ACF" w:rsidP="00B73BBD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CD5F8DF" w14:textId="77777777" w:rsidR="00B84F78" w:rsidRDefault="00B84F78">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3FFA8889" w14:textId="77777777" w:rsidR="00B84F78" w:rsidRDefault="00B84F78">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="158AAE8D" w14:textId="77777777" w:rsidR="00B84F78" w:rsidRDefault="00B84F78">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1E305970" w14:textId="77777777" w:rsidR="00B84F78" w:rsidRDefault="00B84F78">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="606F1536" w14:textId="208DA424" w:rsidR="00B84F78" w:rsidRPr="00BB431F" w:rsidRDefault="00B84F78" w:rsidP="00B84F78">
+  <w:p w14:paraId="606F1536" w14:textId="08ABEF7C" w:rsidR="00B84F78" w:rsidRPr="00BB431F" w:rsidRDefault="00B84F78" w:rsidP="00B84F78">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BB431F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>PRÍLOHA_IP-OVP-15-PR-1</w:t>
+      <w:t>PRÍLOHA_IP-OVP-15-PR-</w:t>
+    </w:r>
+    <w:r w:rsidR="00EE084C">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="78DAF5BE" w14:textId="731F9C20" w:rsidR="00936FF2" w:rsidRDefault="00B84F78" w:rsidP="00B84F78">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00BB431F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Vzor vyjadrenia k obsahu </w:t>
     </w:r>
     <w:r w:rsidR="00B5657D" w:rsidRPr="00BB431F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>absolventskej</w:t>
     </w:r>
     <w:r w:rsidRPr="00BB431F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -1851,51 +1874,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1719E02D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:306.2pt;margin-top:37.65pt;width:252pt;height:45pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKZlql5gEAALYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8kuFFC02aq0KkIq&#10;FKnlAyaOk1gkHjP2brJ8PWNnsy3whnixJnM5c+bMZHs5Db04aPIGbSnXq1wKbRXWxral/PZ4++q9&#10;FD6AraFHq0t51F5e7l6+2I6u0BvssK81CQaxvhhdKbsQXJFlXnV6AL9Cpy0HG6QBAn9Sm9UEI6MP&#10;fbbJ87fZiFQ7QqW9Z+/NHJS7hN80WoX7pvE6iL6UzC2kl9JbxTfbbaFoCVxn1IkG/AOLAYzlpmeo&#10;Gwgg9mT+ghqMIvTYhJXCIcOmMUqnGXiadf7HNA8dOJ1mYXG8O8vk/x+s+nL4SsLUpdxIYWHgFT3q&#10;KYgPOIlNVGd0vuCkB8dpYWI3bzlN6t0dqu9eWLzuwLb6igjHTkPN7NaxMntWOuP4CFKNn7HmNrAP&#10;mICmhoYoHYshGJ23dDxvJlJR7HzNu36Tc0hx7OLd+oLt2AKKpdqRDx81DiIapSTefEKHw50Pc+qS&#10;EptZvDV9z34oevubgzGjJ7GPhGfqYaomzo4jVVgfeQ7C+Zj4+NnokH5KMfIhldL/2ANpKfpPlrWI&#10;V7cYtBjVYoBVXFrKIMVsXof5OveOTNsx8qy2xSvWqzFplCcWJ558HEmM0yHH63v+nbKefrfdLwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhACKthITfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAM&#10;he9I/IfISNxY2gEFStNpQnBCQuvKgWPaeG20xilNtpV/j3eCm/3e0/PnYjW7QRxxCtaTgnSRgEBq&#10;vbHUKfis324eQYSoyejBEyr4wQCr8vKi0LnxJ6rwuI2d4BIKuVbQxzjmUoa2R6fDwo9I7O385HTk&#10;deqkmfSJy90gl0mSSact8YVej/jSY7vfHpyC9RdVr/b7o9lUu8rW9VNC79leqeuref0MIuIc/8Jw&#10;xmd0KJmp8QcyQQwKsnR5x1EFD/e3IM6BNM1YaXjKWJJlIf//UP4CAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAymZapeYBAAC2AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAIq2EhN8AAAALAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:306.2pt;margin-top:37.65pt;width:252pt;height:45pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCMoZW0wEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9ktFFC02aq0KkIq&#10;FKnwAY5jJxaJx8x4N1m+nrGz2XJ5Q7xYkxn7zDlnJturaejFwSA58JXcrNZSGK+hcb6t5Ncvdy/e&#10;SkFR+Ub14E0lj4bk1e75s+0YSnMBHfSNQcEgnsoxVLKLMZRFQbozg6IVBOO5aAEHFfkT26JBNTL6&#10;0BcX6/XrYgRsAoI2RJy9nYtyl/GtNTo+WEsmir6SzC3mE/NZp7PYbVXZogqd0yca6h9YDMp5bnqG&#10;ulVRiT26v6AGpxEIbFxpGAqw1mmTNbCazfoPNY+dCiZrYXMonG2i/werPx0ew2cUcXoHEw8wi6Bw&#10;D/obCQ83nfKtuUaEsTOq4cabZFkxBipPT5PVVFICqceP0PCQ1T5CBposDskV1ikYnQdwPJtupig0&#10;J1/yGF+tuaS5dvlmc8lxaqHK5XVAiu8NDCIFlUQeakZXh3uK89XlSmrm4c71fR5s739LMGbKZPaJ&#10;8Ew9TvXEt5OKGpoj60CY94T3moMO8IcUI+9IJen7XqGRov/g2Yu0UEuAS1AvgfKan1YySjGHN3Fe&#10;vH1A13aMPLvt4Zr9si5LeWJx4slzz2acdjQt1q/f+dbTn7T7CQAA//8DAFBLAwQUAAYACAAAACEA&#10;Iq2EhN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjaAQVK02lCcEJC&#10;68qBY9p4bbTGKU22lX+Pd4Kb/d7T8+diNbtBHHEK1pOCdJGAQGq9sdQp+Kzfbh5BhKjJ6METKvjB&#10;AKvy8qLQufEnqvC4jZ3gEgq5VtDHOOZShrZHp8PCj0js7fzkdOR16qSZ9InL3SCXSZJJpy3xhV6P&#10;+NJju98enIL1F1Wv9vuj2VS7ytb1U0Lv2V6p66t5/Qwi4hz/wnDGZ3QomanxBzJBDAqydHnHUQUP&#10;97cgzoE0zVhpeMpYkmUh//9Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCMoZW0wEA&#10;AJEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAirYSE&#10;3wAAAAsBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="64466FB6" w14:textId="77777777" w:rsidR="00936FF2" w:rsidRPr="00BA0B32" w:rsidRDefault="00936FF2" w:rsidP="00936FF2">
                     <w:pPr>
                       <w:spacing w:after="120" w:line="180" w:lineRule="exact"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:w w:val="97"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00BA0B32">
                       <w:rPr>
                         <w:w w:val="97"/>
                       </w:rPr>
                       <w:t>Slovenská poľnohospodárska a potravinárska komora</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="7D3878CC" w14:textId="77777777" w:rsidR="00936FF2" w:rsidRPr="00BA0B32" w:rsidRDefault="00936FF2" w:rsidP="00936FF2">
                     <w:pPr>
                       <w:spacing w:after="120" w:line="180" w:lineRule="exact"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:w w:val="97"/>
                       </w:rPr>
                     </w:pPr>
@@ -1962,172 +1985,179 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="666115" cy="460375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74A8B6BB" w14:textId="77777777" w:rsidR="00936FF2" w:rsidRDefault="00936FF2">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6026E646" w14:textId="77777777" w:rsidR="00936FF2" w:rsidRDefault="00936FF2">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="79"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B237C8"/>
     <w:rsid w:val="000334BB"/>
     <w:rsid w:val="00091BC4"/>
     <w:rsid w:val="000A75C8"/>
     <w:rsid w:val="00142C68"/>
+    <w:rsid w:val="00184097"/>
     <w:rsid w:val="0018437D"/>
     <w:rsid w:val="001B06D9"/>
     <w:rsid w:val="00237EBC"/>
     <w:rsid w:val="0029413E"/>
     <w:rsid w:val="002F7D5A"/>
     <w:rsid w:val="003237A2"/>
     <w:rsid w:val="003275B3"/>
     <w:rsid w:val="003D1C0F"/>
     <w:rsid w:val="003E4B28"/>
     <w:rsid w:val="003E769F"/>
+    <w:rsid w:val="00495FF8"/>
     <w:rsid w:val="004C7786"/>
+    <w:rsid w:val="004E4D11"/>
     <w:rsid w:val="00503DFB"/>
     <w:rsid w:val="005066AA"/>
     <w:rsid w:val="0052118A"/>
     <w:rsid w:val="00564DD8"/>
     <w:rsid w:val="00684E2C"/>
+    <w:rsid w:val="007C50AA"/>
+    <w:rsid w:val="007E6ACF"/>
     <w:rsid w:val="00875A86"/>
     <w:rsid w:val="00884416"/>
     <w:rsid w:val="00936FF2"/>
     <w:rsid w:val="009650E5"/>
     <w:rsid w:val="00A25B4B"/>
     <w:rsid w:val="00A471D9"/>
     <w:rsid w:val="00A8028A"/>
     <w:rsid w:val="00A95F5F"/>
     <w:rsid w:val="00AA5A12"/>
     <w:rsid w:val="00AD4FDC"/>
     <w:rsid w:val="00B21E09"/>
     <w:rsid w:val="00B237C8"/>
     <w:rsid w:val="00B5657D"/>
     <w:rsid w:val="00B73BBD"/>
     <w:rsid w:val="00B84F78"/>
     <w:rsid w:val="00BB431F"/>
     <w:rsid w:val="00BD3832"/>
     <w:rsid w:val="00CD5BE1"/>
     <w:rsid w:val="00E77AE7"/>
     <w:rsid w:val="00E82A30"/>
     <w:rsid w:val="00ED516E"/>
+    <w:rsid w:val="00EE084C"/>
     <w:rsid w:val="00F12A97"/>
+    <w:rsid w:val="00F22B3F"/>
     <w:rsid w:val="00FC1B69"/>
     <w:rsid w:val="00FD269B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="610B6160"/>
   <w15:docId w15:val="{F78D295B-DBEA-4D3E-8D07-62F02AF1A7EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2545,51 +2575,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normlny"/>
     <w:next w:val="Normlny"/>
     <w:link w:val="Nadpis3Char"/>
     <w:qFormat/>
     <w:rsid w:val="005066AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
     <w:name w:val="Nadpis 1 Char"/>
@@ -2705,51 +2734,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A471D9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A471D9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3009,65 +3038,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>90</Words>
-  <Characters>514</Characters>
+  <Characters>516</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>603</CharactersWithSpaces>
+  <CharactersWithSpaces>605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mňahončák</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>