--- v0 (2026-06-24)
+++ v1 (2026-10-24)
@@ -4,51 +4,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4C0B7EBE" w14:textId="77777777" w:rsidR="000C12FD" w:rsidRDefault="000C12FD" w:rsidP="00275892">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B24E998" w14:textId="5D421AD0" w:rsidR="007E4E1C" w:rsidRDefault="007E4E1C" w:rsidP="00275892">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4E1C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1073,187 +1073,208 @@
         </w:rPr>
         <w:t>Správu spracoval ....</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C9BECC" w14:textId="77777777" w:rsidR="00483442" w:rsidRPr="002870F0" w:rsidRDefault="00483442" w:rsidP="00483442">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00483442" w:rsidRPr="002870F0" w:rsidSect="00CE72A0">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="992" w:left="1418" w:header="425" w:footer="425" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3E287E1E" w14:textId="77777777" w:rsidR="00F726DA" w:rsidRDefault="00F726DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="38B30632" w14:textId="77777777" w:rsidR="00F726DA" w:rsidRDefault="00F726DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="199B9DA6" w14:textId="6AA735F2" w:rsidR="00A24BF6" w:rsidRPr="00211FF1" w:rsidRDefault="00211FF1" w:rsidP="00211FF1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="199B9DA6" w14:textId="4DAA5B63" w:rsidR="00A24BF6" w:rsidRPr="00211FF1" w:rsidRDefault="00211FF1" w:rsidP="00211FF1">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00211FF1">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Telefón: 02/502</w:t>
+      <w:t>Telefón:</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00724AC0">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00211FF1">
+    <w:r w:rsidR="00724AC0" w:rsidRPr="00724AC0">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>17</w:t>
+      <w:t>+421 903 588</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00724AC0">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+    <w:r w:rsidR="00724AC0" w:rsidRPr="00724AC0">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>106</w:t>
+    </w:r>
+    <w:r w:rsidR="00724AC0">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00211FF1">
+    <w:r w:rsidR="000C12FD">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">111      </w:t>
+      <w:t xml:space="preserve">      </w:t>
+    </w:r>
+    <w:r w:rsidR="00724AC0">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidR="000C12FD">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">             </w:t>
+      <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidRPr="00211FF1">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> IČO: 31826253    </w:t>
     </w:r>
     <w:r w:rsidR="000C12FD">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">          </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidRPr="00211FF1">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -1267,82 +1288,89 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> sekretariat</w:t>
     </w:r>
     <w:r w:rsidRPr="00211FF1">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">@sppk.sk </w:t>
     </w:r>
     <w:r w:rsidR="000C12FD">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">           </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidRPr="00211FF1">
+    <w:r w:rsidR="00724AC0">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>www: http://www.sppk.sk</w:t>
+      <w:t xml:space="preserve">      </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00211FF1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>http://www.sppk.sk</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3EA95B9F" w14:textId="77777777" w:rsidR="00F726DA" w:rsidRDefault="00F726DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="07552841" w14:textId="77777777" w:rsidR="00F726DA" w:rsidRDefault="00F726DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DE983C8" w14:textId="77777777" w:rsidR="00AB4A02" w:rsidRDefault="00211FF1" w:rsidP="007F40D5">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9070"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00211FF1">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D1B8811" wp14:editId="343FD4C2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
@@ -1489,89 +1517,97 @@
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="312A04F3" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 30" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:0;margin-top:0;width:453.55pt;height:0;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-8e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-8e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuw6jbyAIAAP8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2PmzAQvVfqf7B8Z4FAEoKWrLKE9NKP&#10;lXarnr3GBKtgI9sJWVX97x2bQJPdS1XtxbLHnjdvZp7n9u7UNujIlOZSZDi8CTBigsqSi32Gvz/t&#10;vAQjbYgoSSMFy/AL0/hu/fHDbd+lbCZr2ZRMIQAROu27DNfGdKnva1qzlugb2TEBl5VULTFwVHu/&#10;VKQH9LbxZ0Gw8Hupyk5JyrQG63a4xGuHX1WMmm9VpZlBTYaBm3GrcuuzXf31LUn3inQ1p2ca5D9Y&#10;tIQLCDpBbYkh6KD4G6iWUyW1rMwNla0vq4pT5nKAbMLgVTaPNemYywWKo7upTPr9YOnX44NCvMzw&#10;DCNBWmjR5mCki4wiV5++0yk8y8WDshnSk3jsPkv6UyMh85qIPXOvn146cA5tRf0rF3vQHUR57r/I&#10;Et4QCOCKdapUayGhDOjkevIy9YSdDKJgnC8XQZDMMaLjnU/S0bFT2nxiskV2k2FtFOH72uRSCOi8&#10;VKELQ46ftbG0SDo62KhC7njTOAE0AvUZjsLl3Dlo2fDSXtpnToosbxQ6EhCROc3cm+bQQjaDDRgG&#10;ZymBGQQ3mOPRDIEnFEfjKoCSB1E6GjUjZXHeG8KbYQ/ejbBMmNPzkAucTga2zg6lclr7tQpWRVIk&#10;sRfPFoUXB9utt9nlsbfYQWrbaJvn2/C3pR/Gac3Lkgmb5aj7MP43XZ1/4KDYSflTOf1rdJcwkL1m&#10;utnNg2UcJd5yOY+8OCoC7z7Z5d4mDxeLZXGf3xevmBYue/0+ZKdSWlbyYJh6rMseldzKaJZEKxhb&#10;JYc5ESXBIlgtMSLNHgYcNQojJc0PbmqneqtXizH1d2g9oZQJM8jvUinzURLQ0wulnMVDmq4mA8D0&#10;8I12JrZDYUdN2NPU1XOt/pYeUEa9uM9p/6OdkTp9luXLgxo/LUwZ53SeiHaMXZ5hfzm3138AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC8Np0L2gAAAAIBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUhcEHXSA6UhToX4EwcubRHiuI2XJMJeR7HTBp6eLRe4jDSa1cy35WryTu1piF1gA/ksA0Vc&#10;B9txY+B1+3h5DSomZIsuMBn4ogir6vSkxMKGA69pv0mNkhKOBRpoU+oLrWPdksc4Cz2xZB9h8JjE&#10;Do22Ax6k3Ds9z7Ir7bFjWWixp7uW6s/N6A08Lbbfy4f3ZsrJXbzcOzsfn+s3Y87PptsbUImm9HcM&#10;R3xBh0qYdmFkG5UzII+kX5VsmS1yULuj1VWp/6NXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCuw6jbyAIAAP8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQC8Np0L2gAAAAIBAAAPAAAAAAAAAAAAAAAAACIFAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAKQYAAAAA&#10;" o:allowoverlap="f" strokecolor="#548dd4 [1951]" strokeweight=".25pt">
               <v:shadow color="#243f60 [1604]" opacity=".5" offset="1pt"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00211FF1">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                                            Slovenská </w:t>
+      <w:t xml:space="preserve">                                                                                            </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00211FF1">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="sk-SK" w:eastAsia="sk-SK"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Slovenská </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK"/>
       </w:rPr>
       <w:t>poľnohospodárska a potravinárska komora</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="22715DCF" w14:textId="77777777" w:rsidR="00211FF1" w:rsidRPr="00211FF1" w:rsidRDefault="00211FF1" w:rsidP="007F40D5">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9070"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                              Záhradnícka 21, 811 07 Bratislava</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E53952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="601686BE"/>
     <w:lvl w:ilvl="0" w:tplc="EE523D96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3743,62 +3779,63 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1619335394">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1207598666">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="796798905">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1614899585">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="896891368">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1068649282">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="99"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097" strokecolor="none [1951]">
+    <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="none [1951]">
       <v:stroke color="none [1951]" weight=".25pt"/>
       <v:shadow type="perspective" color="none [1604]" opacity=".5" offset="1pt" offset2="-1pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -4067,50 +4104,51 @@
     <w:rsid w:val="00691921"/>
     <w:rsid w:val="00692119"/>
     <w:rsid w:val="0069536B"/>
     <w:rsid w:val="00695DA5"/>
     <w:rsid w:val="00696D60"/>
     <w:rsid w:val="00697327"/>
     <w:rsid w:val="006A11BB"/>
     <w:rsid w:val="006A4021"/>
     <w:rsid w:val="006B0AC3"/>
     <w:rsid w:val="006B1E01"/>
     <w:rsid w:val="006B637C"/>
     <w:rsid w:val="006B73BB"/>
     <w:rsid w:val="006D01B7"/>
     <w:rsid w:val="006D1DFC"/>
     <w:rsid w:val="006E6973"/>
     <w:rsid w:val="006F14B7"/>
     <w:rsid w:val="006F3FF4"/>
     <w:rsid w:val="006F4FD2"/>
     <w:rsid w:val="00700F20"/>
     <w:rsid w:val="007035B7"/>
     <w:rsid w:val="00704045"/>
     <w:rsid w:val="0070797F"/>
     <w:rsid w:val="00711B09"/>
     <w:rsid w:val="007149B5"/>
     <w:rsid w:val="00716445"/>
+    <w:rsid w:val="00724AC0"/>
     <w:rsid w:val="007261B9"/>
     <w:rsid w:val="007275A4"/>
     <w:rsid w:val="007409AF"/>
     <w:rsid w:val="007450B9"/>
     <w:rsid w:val="00745D93"/>
     <w:rsid w:val="00750DD6"/>
     <w:rsid w:val="00756B9C"/>
     <w:rsid w:val="00756EA0"/>
     <w:rsid w:val="00770C1E"/>
     <w:rsid w:val="007757D6"/>
     <w:rsid w:val="00775940"/>
     <w:rsid w:val="007769C7"/>
     <w:rsid w:val="00777DC6"/>
     <w:rsid w:val="00782C25"/>
     <w:rsid w:val="00793FFB"/>
     <w:rsid w:val="0079414A"/>
     <w:rsid w:val="00797376"/>
     <w:rsid w:val="007A2067"/>
     <w:rsid w:val="007A2A9B"/>
     <w:rsid w:val="007A7BF1"/>
     <w:rsid w:val="007B1E77"/>
     <w:rsid w:val="007B23A4"/>
     <w:rsid w:val="007C1D45"/>
     <w:rsid w:val="007C3A5C"/>
     <w:rsid w:val="007C5A89"/>
@@ -4352,50 +4390,51 @@
     <w:rsid w:val="00E7775C"/>
     <w:rsid w:val="00E87636"/>
     <w:rsid w:val="00E927B3"/>
     <w:rsid w:val="00E94A51"/>
     <w:rsid w:val="00E97CAF"/>
     <w:rsid w:val="00E97DE6"/>
     <w:rsid w:val="00EA0DA8"/>
     <w:rsid w:val="00EA18BC"/>
     <w:rsid w:val="00EA6EFE"/>
     <w:rsid w:val="00EB250E"/>
     <w:rsid w:val="00EB570B"/>
     <w:rsid w:val="00ED36B4"/>
     <w:rsid w:val="00ED7064"/>
     <w:rsid w:val="00ED725A"/>
     <w:rsid w:val="00EE126D"/>
     <w:rsid w:val="00EE6DB3"/>
     <w:rsid w:val="00EE6FAC"/>
     <w:rsid w:val="00EF2F11"/>
     <w:rsid w:val="00EF4512"/>
     <w:rsid w:val="00EF46EE"/>
     <w:rsid w:val="00F00C9A"/>
     <w:rsid w:val="00F029A8"/>
     <w:rsid w:val="00F02FB6"/>
     <w:rsid w:val="00F175C2"/>
     <w:rsid w:val="00F20CAE"/>
+    <w:rsid w:val="00F22B3F"/>
     <w:rsid w:val="00F25A56"/>
     <w:rsid w:val="00F276E3"/>
     <w:rsid w:val="00F27DFB"/>
     <w:rsid w:val="00F27F1D"/>
     <w:rsid w:val="00F30AF0"/>
     <w:rsid w:val="00F317A1"/>
     <w:rsid w:val="00F320FE"/>
     <w:rsid w:val="00F34AF2"/>
     <w:rsid w:val="00F35754"/>
     <w:rsid w:val="00F423CC"/>
     <w:rsid w:val="00F42D75"/>
     <w:rsid w:val="00F42ED7"/>
     <w:rsid w:val="00F462F2"/>
     <w:rsid w:val="00F51BA4"/>
     <w:rsid w:val="00F5334E"/>
     <w:rsid w:val="00F53DDE"/>
     <w:rsid w:val="00F55A3E"/>
     <w:rsid w:val="00F60BD3"/>
     <w:rsid w:val="00F66BDF"/>
     <w:rsid w:val="00F66E77"/>
     <w:rsid w:val="00F726DA"/>
     <w:rsid w:val="00F7519B"/>
     <w:rsid w:val="00F76333"/>
     <w:rsid w:val="00F8307B"/>
     <w:rsid w:val="00F8531D"/>
@@ -4413,67 +4452,67 @@
     <w:rsid w:val="00FC7DA4"/>
     <w:rsid w:val="00FD1CA6"/>
     <w:rsid w:val="00FD2557"/>
     <w:rsid w:val="00FD6ECA"/>
     <w:rsid w:val="00FE06AC"/>
     <w:rsid w:val="00FF23DA"/>
     <w:rsid w:val="00FF7AC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097" strokecolor="none [1951]">
+    <o:shapedefaults v:ext="edit" spidmax="6145" strokecolor="none [1951]">
       <v:stroke color="none [1951]" weight=".25pt"/>
       <v:shadow type="perspective" color="none [1604]" opacity=".5" offset="1pt" offset2="-1pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6B5AD32C"/>
   <w15:docId w15:val="{6FF22A5B-AF30-4F9C-9BCF-0C869907EC3C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4990,51 +5029,50 @@
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normlny"/>
     <w:next w:val="Normlny"/>
     <w:qFormat/>
     <w:rsid w:val="00522EF1"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="left" w:pos="5103"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext">
     <w:name w:val="Body Text"/>
@@ -5384,51 +5422,51 @@
     <w:next w:val="Textkomentra"/>
     <w:link w:val="PredmetkomentraChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00441063"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PredmetkomentraChar">
     <w:name w:val="Predmet komentára Char"/>
     <w:basedOn w:val="TextkomentraChar"/>
     <w:link w:val="Predmetkomentra"/>
     <w:semiHidden/>
     <w:rsid w:val="00441063"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="3552616">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="9112505">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>