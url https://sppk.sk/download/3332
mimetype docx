--- v0 (2026-06-24)
+++ v1 (2026-10-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1386D913" w14:textId="77777777" w:rsidR="00087A32" w:rsidRDefault="00087A32" w:rsidP="00F170E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37426E31" w14:textId="77777777" w:rsidR="00087A32" w:rsidRDefault="00087A32" w:rsidP="00F170E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A8A21CD" w14:textId="77777777" w:rsidR="005E28EF" w:rsidRDefault="00115BB6" w:rsidP="00F170E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:sectPr w:rsidR="005E28EF" w:rsidSect="009E49C4">
           <w:headerReference w:type="first" r:id="rId6"/>
           <w:footerReference w:type="first" r:id="rId7"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
@@ -615,170 +615,180 @@
                         <w:pPr>
                           <w:rPr>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:line id="Line 16" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1418,4919" to="11084,4919" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCb07AgvAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LqsIw&#10;EN1f8B/CCO6uqS6kVqOIIIorrSK4G5qxLTaT0EStf28WgsvDec+XnWnEk1pfW1YwGiYgiAuray4V&#10;nE+b/xSED8gaG8uk4E0elove3xwzbV98pGceShFD2GeooArBZVL6oiKDfmgdceRutjUYImxLqVt8&#10;xXDTyHGSTKTBmmNDhY7WFRX3/GEUTN5TuqSH/UqeXX61PuH05rZKDfrdagYiUBd+4q97pxXErfFK&#10;vAFy8QEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAAAAAA&#10;AAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCb07AgvAAAANoAAAAPAAAAAAAAAAAA&#10;AAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8AIAAAAA&#10;" strokecolor="#333"/>
                 <v:line id="Line 17" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1418,5521" to="11084,5521" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0nxW7wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgfyD2EBvsdwegu1GNqFQWnpqHRPIbbE2tqm1Epaa2H9fFQo5DjPzhtlXsxnFlSY/WFbwmKQg&#10;iFurB+4UNMfXbQbCB2SNo2VSsJCHqlyv9lhoe+MvutahExHCvkAFfQiukNK3PRn0iXXE0bvYyWCI&#10;cuqknvAW4WaUT2m6kwYHjgs9Onrpqf2uf4yC3ZLTKfv8OMjG1WfrU84u7k2ph818eAYRaA738H/7&#10;XSvI4e9KvAGy/AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD0nxW7wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="#333"/>
                 <w10:wrap type="tight" anchory="page"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5122ABDE" wp14:editId="3A2831E0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5122ABDE" wp14:editId="1491A062">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>951230</wp:posOffset>
+                  <wp:posOffset>952500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>1637030</wp:posOffset>
+                  <wp:posOffset>1637665</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4724400" cy="438150"/>
-                <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
+                <wp:extent cx="4724400" cy="542925"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4724400" cy="438150"/>
+                          <a:ext cx="4724400" cy="542925"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="452EDD4E" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRDefault="009E49C4" w:rsidP="00087A32">
+                          <w:p w14:paraId="4B2B2019" w14:textId="2DEB58BC" w:rsidR="003A7A69" w:rsidRDefault="003A7A69" w:rsidP="00087A32">
+                            <w:r>
+                              <w:t>Meno riaditeľa školy</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="452EDD4E" w14:textId="1E66071A" w:rsidR="00D70EFE" w:rsidRDefault="009E49C4" w:rsidP="00087A32">
                             <w:r>
                               <w:t>Názov školy</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="31ECCF0E" w14:textId="77777777" w:rsidR="009E49C4" w:rsidRPr="00087A32" w:rsidRDefault="009E49C4" w:rsidP="00087A32">
+                          <w:p w14:paraId="31ECCF0E" w14:textId="185EDFB6" w:rsidR="009E49C4" w:rsidRPr="00087A32" w:rsidRDefault="003A7A69" w:rsidP="00087A32">
                             <w:r>
-                              <w:t>adresa</w:t>
+                              <w:t>A</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009E49C4">
+                              <w:t>dresa</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:74.9pt;margin-top:128.9pt;width:372pt;height:34.5pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsGS3A6gEAAL0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lLBlPUdBqbhpAG&#10;Q9r4AVfHSSwSnzm7Tcqv5+y03YA3xIt1Pp8/f9935/XVNPRir8kbtJVcLnIptFVYG9tW8tvT3ZtL&#10;KXwAW0OPVlfyoL282rx+tR5dqVfYYV9rEgxifTm6SnYhuDLLvOr0AH6BTls+bJAGCLylNqsJRkYf&#10;+myV5++yEal2hEp7z9nb+VBuEn7TaBUemsbrIPpKMreQVkrrNq7ZZg1lS+A6o4404B9YDGAsP3qG&#10;uoUAYkfmL6jBKEKPTVgoHDJsGqN00sBqlvkfah47cDppYXO8O9vk/x+s+rL/SsLUlSyksDBwi570&#10;FMQHnMRFdGd0vuSiR8dlYeI0dzkp9e4e1XcvLN50YFt9TYRjp6Fmdst4M3txdcbxEWQ7fsaan4Fd&#10;wAQ0NTRE69gMwejcpcO5M5GK4mTxflUUOR8pPiveXi4vUusyKE+3HfnwUeMgYlBJ4s4ndNjf+xDZ&#10;QHkqiY9ZvDN9n7rf298SXBgziX0kPFMP03ZKNiVpUdkW6wPLIZxniv8ABx3STylGnqdK+h87IC1F&#10;/8myJXH4TgGdgu0pAKv4aiWDFHN4E+Yh3TkybcfIs+kWr9m2xiRFzyyOdHlGktDjPMchfLlPVc+/&#10;bvMLAAD//wMAUEsDBBQABgAIAAAAIQBjpcgR3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T4NAEIXvJv6HzZh4s4tUEZClaYyeTIwUDx4XmMKm7Cyy2xb/veNJb+9lXt58r9gsdhQnnL1xpOB2&#10;FYFAal1nqFfwUb/cpCB80NTp0REq+EYPm/LyotB5585U4WkXesEl5HOtYAhhyqX07YBW+5WbkPi2&#10;d7PVge3cy27WZy63o4yjKJFWG+IPg57wacD2sDtaBdtPqp7N11vzXu0rU9dZRK/JQanrq2X7CCLg&#10;Ev7C8IvP6FAyU+OO1Hkxsr/LGD0oiO8fWHAizdYsGgXrOElBloX8v6H8AQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAKwZLcDqAQAAvQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAGOlyBHfAAAACwEAAA8AAAAAAAAAAAAAAAAARAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="5122ABDE" id="Text Box 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:75pt;margin-top:128.95pt;width:372pt;height:42.75pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPBZc/2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgx0l2MOEXXosOA&#10;7gJ0+wBZlmxhtqhRSuzs60fJdrrL27AXgSalw3MO6f31NPTspNAbsBXfbnLOlJXQGNtW/OuX+xev&#10;OfNB2Eb0YFXFz8rz68PzZ/vRlaqADvpGISMQ68vRVbwLwZVZ5mWnBuE34JSlogYcRKBPbLMGxUjo&#10;Q58Vef4yGwEbhyCV95S9m4v8kPC1VjJ80tqrwPqKE7eQTkxnHc/ssBdli8J1Ri40xD+wGISx1PQC&#10;dSeCYEc0f0ENRiJ40GEjYchAayNV0kBqtvkfah474VTSQuZ4d7HJ/z9Y+fH06D4jC9NbmGiASYR3&#10;DyC/eWbhthO2VTeIMHZKNNR4Gy3LRufL5Wm02pc+gtTjB2hoyOIYIAFNGofoCulkhE4DOF9MV1Ng&#10;kpK7V8Vul1NJUu1qV7wprlILUa6vHfrwTsHAYlBxpKEmdHF68CGyEeV6JTazcG/6Pg22t78l6GLM&#10;JPaR8Ew9TPXETLNIi2JqaM4kB2FeF1pvCjrAH5yNtCoV99+PAhVn/XtLlsS9WgNcg3oNhJX0tOKB&#10;szm8DfP+HR2atiPk2XQLN2SbNknRE4uFLo0/CV1WNe7Xr9/p1tMPdfgJAAD//wMAUEsDBBQABgAI&#10;AAAAIQCe9sOy4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE2bliaN&#10;U1UITkiINBx6dGI3sRqvQ+y24e9ZTnCc2dHsm3w7uZ5dzBisRwmPMwHMYOO1xVbCZ/X6sAYWokKt&#10;eo9GwrcJsC1ub3KVaX/F0lz2sWVUgiFTEroYh4zz0HTGqTDzg0G6Hf3oVCQ5tlyP6krlrudzIVbc&#10;KYv0oVODee5Mc9qfnYTdAcsX+/Vef5TH0lZVKvBtdZLy/m7abYBFM8W/MPziEzoUxFT7M+rAetJL&#10;QVuihPnyKQVGiXWakFNLWCSLBHiR8/8bih8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;zwWXP9gBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAnvbDsuEAAAALAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="00D70EFE" w:rsidRDefault="009E49C4" w:rsidP="00087A32">
+                    <w:p w14:paraId="4B2B2019" w14:textId="2DEB58BC" w:rsidR="003A7A69" w:rsidRDefault="003A7A69" w:rsidP="00087A32">
+                      <w:r>
+                        <w:t>Meno riaditeľa školy</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="452EDD4E" w14:textId="1E66071A" w:rsidR="00D70EFE" w:rsidRDefault="009E49C4" w:rsidP="00087A32">
                       <w:r>
                         <w:t>Názov školy</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="009E49C4" w:rsidRPr="00087A32" w:rsidRDefault="009E49C4" w:rsidP="00087A32">
+                    <w:p w14:paraId="31ECCF0E" w14:textId="185EDFB6" w:rsidR="009E49C4" w:rsidRPr="00087A32" w:rsidRDefault="003A7A69" w:rsidP="00087A32">
                       <w:r>
-                        <w:t>adresa</w:t>
+                        <w:t>A</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009E49C4">
+                        <w:t>dresa</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="703F5A56" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRPr="00597F35" w:rsidRDefault="00D70EFE" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00597F35">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">VEC: Delegovanie zástupcu Slovenskej poľnohospodárskej a potravinárskej komory za stáleho člena skúšobnej komisie pre záverečnú skúšku konanú v školskom roku .......... </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49797D2B" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRDefault="00D70EFE" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54C3B210" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRPr="0013323B" w:rsidRDefault="00D70EFE" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext3"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013323B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vážen</w:t>
       </w:r>
       <w:r w:rsidR="009E49C4">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1017,51 +1027,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>61/2015</w:t>
       </w:r>
       <w:r w:rsidRPr="0013323B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Z.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0013323B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>z. o odbornom vzdelávaní a príprave a o zmene a doplnení niektorých zákonov,  Slovenská poľnohospodárska a potravinárska komora menuje</w:t>
+        <w:t>z. o odbornom vzdelávaní a príprave a o zmene a doplnení niektorých zákonov,  Slovenská poľnohospodárska a potravinárska komora deleguje</w:t>
       </w:r>
       <w:r w:rsidR="00D547EE" w:rsidRPr="0013323B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F51F06" w14:textId="77777777" w:rsidR="00D547EE" w:rsidRPr="0013323B" w:rsidRDefault="00D547EE" w:rsidP="00D547EE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EB3EB7E" w14:textId="77777777" w:rsidR="00A314D1" w:rsidRPr="00647788" w:rsidRDefault="009E49C4" w:rsidP="00A314D1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -1267,145 +1277,153 @@
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="536974C6" w14:textId="77777777" w:rsidR="00D547EE" w:rsidRDefault="00D547EE" w:rsidP="00D547EE">
       <w:pPr>
         <w:ind w:left="4254"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>........................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB1A979" w14:textId="77777777" w:rsidR="00D547EE" w:rsidRDefault="00D547EE" w:rsidP="00D547EE">
       <w:pPr>
         <w:ind w:left="4963" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">   Ing. Jozef Artim, CSc.  </w:t>
+        <w:t xml:space="preserve">   Ing. Jozef </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Artim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, CSc.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBF3CC2" w14:textId="77777777" w:rsidR="00D547EE" w:rsidRPr="00DA1B80" w:rsidRDefault="00D547EE" w:rsidP="00D547EE">
       <w:pPr>
         <w:ind w:left="4963"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">              ústredný riaditeľ SPPK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8AA1FD" w14:textId="77777777" w:rsidR="00D547EE" w:rsidRDefault="00D547EE" w:rsidP="00D547EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D7533A4" w14:textId="77777777" w:rsidR="00E2611B" w:rsidRPr="00F170E4" w:rsidRDefault="00D547EE" w:rsidP="00CC074A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7481">
         <w:t xml:space="preserve">Na vedomie: </w:t>
       </w:r>
       <w:r w:rsidR="009E49C4">
         <w:t>.................................</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E2611B" w:rsidRPr="00F170E4" w:rsidSect="008371C3">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1079" w:right="746" w:bottom="1259" w:left="1418" w:header="709" w:footer="628" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73D02B3A" w14:textId="77777777" w:rsidR="00A458C7" w:rsidRDefault="00A458C7">
+    <w:p w14:paraId="41DA8E57" w14:textId="77777777" w:rsidR="00296BB0" w:rsidRDefault="00296BB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B3BF886" w14:textId="77777777" w:rsidR="00A458C7" w:rsidRDefault="00A458C7">
+    <w:p w14:paraId="4ECEC341" w14:textId="77777777" w:rsidR="00296BB0" w:rsidRDefault="00296BB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3AA5BE57" w14:textId="36E0295E" w:rsidR="00D70EFE" w:rsidRPr="00BE082E" w:rsidRDefault="00115BB6" w:rsidP="008371C3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AA5BE57" w14:textId="266354FB" w:rsidR="00D70EFE" w:rsidRPr="00BE082E" w:rsidRDefault="00115BB6" w:rsidP="008371C3">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2184"/>
         <w:tab w:val="left" w:pos="4080"/>
         <w:tab w:val="left" w:pos="5640"/>
         <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:ind w:right="-366"/>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -1471,51 +1489,67 @@
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="7E36F372" id="Line 26" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,789pt" to="483.3pt,789pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCayVa8wgEAAGoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc4/U6itusvM7BaXpx&#10;W0tJf8AY2F0UYBBgr/3vO+CPpO2t6h4QMDNv3nvDLh4O1rC9ClGja3k9mXKmnECpXd/yny9PN585&#10;iwmcBINOtfyoIn9YfvywGH2jZjigkSowAnGxGX3Lh5R8U1VRDMpCnKBXjoIdBguJjqGvZICR0K2p&#10;ZtPpvBoxSB9QqBjp9vEU5MuC33VKpB9dF1VipuXELZU1lHWb12q5gKYP4ActzjTgH1hY0I6aXqEe&#10;IQHbBf0XlNUiYMQuTQTaCrtOC1U0kJp6+oea5wG8KlrInOivNsX/Byu+7zeBaUmz48yBpRGttVNs&#10;Ns/WjD42lLFym5DFiYN79msUr5E5XA3gelUovhw91dW5ovqtJB+ipwbb8RtKyoFdwuLToQs2Q5ID&#10;7FDGcbyOQx0SE3Q5r28/3dc0NXGJVdBcCn2I6atCy/Km5YZIF2DYr2PKRKC5pOQ+Dp+0MWXaxrGx&#10;5fd3s7tSENFomYM5LYZ+uzKB7YHey235iiqKvE8LuHOygA0K5JfzPoE2pz01N+5sRtZ/cnKL8rgJ&#10;F5NooIXl+fHlF/P+XKrffpHlLwAAAP//AwBQSwMEFAAGAAgAAAAhABF1LaXaAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdVDDWNJsiQumtYCz0Os2OSWh2Nuxu2vjvHQ+i&#10;t5n3hjffKzezG9SFQuw9G1guMlDEjbc9twYOH9uHFaiYkC0OnsnAF0XYVLc3JRbWX/mdLnVqlYRw&#10;LNBAl9JYaB2bjhzGhR+Jxfv0wWGSNbTaBrxKuBv0Y5bl2mHP8qHDkd46as715Ayknqcl7+v9bteG&#10;7XS0hzDOmTH3d/PrGlSiOf0dww++oEMlTCc/sY1qMCBFkqhPzyuZxH/J8xzU6VfSVan/V6i+AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJrJVrzCAQAAagMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABF1LaXaAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;HAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="#333">
               <w10:wrap type="tight" anchory="page"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D70EFE" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t xml:space="preserve">Telefón: 02/50 21 71 11 </w:t>
+      <w:t xml:space="preserve">Telefón: </w:t>
+    </w:r>
+    <w:r w:rsidR="004E2F85" w:rsidRPr="004E2F85">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>+421 903 588 106</w:t>
+    </w:r>
+    <w:r w:rsidR="00D70EFE" w:rsidRPr="00BE082E">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D70EFE" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000907D1">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">         </w:t>
     </w:r>
     <w:r w:rsidR="00D70EFE" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>IČO: 31826253</w:t>
     </w:r>
@@ -1536,87 +1570,104 @@
       <w:t>E-mail:</w:t>
     </w:r>
     <w:r w:rsidR="000907D1">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve"> sekretariat</w:t>
     </w:r>
     <w:r w:rsidR="00D70EFE" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">@sppk.sk </w:t>
     </w:r>
     <w:r w:rsidR="00D70EFE" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:tab/>
-      <w:t>www: http://www.sppk.sk</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00D70EFE" w:rsidRPr="00BE082E">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>www</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00D70EFE" w:rsidRPr="00BE082E">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>: http://www.sppk.sk</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3602A3C0" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRDefault="00D70EFE">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="330E2A21" w14:textId="77777777" w:rsidR="00A458C7" w:rsidRDefault="00A458C7">
+    <w:p w14:paraId="110003AD" w14:textId="77777777" w:rsidR="00296BB0" w:rsidRDefault="00296BB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73D2879C" w14:textId="77777777" w:rsidR="00A458C7" w:rsidRDefault="00A458C7">
+    <w:p w14:paraId="4E372483" w14:textId="77777777" w:rsidR="00296BB0" w:rsidRDefault="00296BB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F065649" w14:textId="77777777" w:rsidR="009E49C4" w:rsidRDefault="009E49C4">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="61293218" w14:textId="77777777" w:rsidR="009E49C4" w:rsidRDefault="009E49C4">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="04739B10" w14:textId="77777777" w:rsidR="009E49C4" w:rsidRDefault="009E49C4" w:rsidP="009E49C4">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>PRÍLOHA_</w:t>
     </w:r>
     <w:r w:rsidRPr="009E49C4">
       <w:t>IP-OVP-16-PR-1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="62106E35" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRDefault="009E49C4" w:rsidP="009E49C4">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
@@ -1798,73 +1849,73 @@
                             <w:rPr>
                               <w:w w:val="97"/>
                             </w:rPr>
                             <w:t>Záhradnícka 21, 811 07 Bratislava</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="42865BD9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 21" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:306.2pt;margin-top:37.65pt;width:252pt;height:45pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzKXXn5gEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8kuFFC02aq0KkIq&#10;F6nlAxzHTixijxl7N1m+nrGzWQq8VX2xJjPj4zNnTraXkx3YQWEw4Gq+XpWcKSehNa6r+feH21fv&#10;OQtRuFYM4FTNjyrwy93LF9vRV2oDPQytQkYgLlSjr3kfo6+KIsheWRFW4JWjoga0ItIndkWLYiR0&#10;OxSbsnxbjICtR5AqBMrezEW+y/haKxm/ah1UZEPNiVvMJ+azSWex24qqQ+F7I080xBNYWGEcPXqG&#10;uhFRsD2a/6CskQgBdFxJsAVobaTKM9A06/Kfae574VWehcQJ/ixTeD5Y+eXwDZlpa77hzAlLK3pQ&#10;U2QfYGKbdZJn9KGirntPfXGiPK05jxr8HcgfgTm47oXr1BUijL0SLdHLN4tHV2eckECa8TO09I7Y&#10;R8hAk0abtCM1GKHTmo7n1SQukpKvadlvSipJql28W19QTOQKUS23PYb4UYFlKag50uozujjchTi3&#10;Li3pMQe3Zhjy+gf3V4IwUyazT4Rn6nFqppMaDbRHmgNhdhO5n4Ie8BdnIzmp5uHnXqDibPjkSItk&#10;uyXAJWiWQDhJV2seOZvD6zjbc+/RdD0hz2o7uCK9tMmjJGFnFiee5I4sxsnJyX6Pv3PXn/9t9xsA&#10;AP//AwBQSwMEFAAGAAgAAAAhACKthITfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAM&#10;he9I/IfISNxY2gEFStNpQnBCQuvKgWPaeG20xilNtpV/j3eCm/3e0/PnYjW7QRxxCtaTgnSRgEBq&#10;vbHUKfis324eQYSoyejBEyr4wQCr8vKi0LnxJ6rwuI2d4BIKuVbQxzjmUoa2R6fDwo9I7O385HTk&#10;deqkmfSJy90gl0mSSact8YVej/jSY7vfHpyC9RdVr/b7o9lUu8rW9VNC79leqeuref0MIuIc/8Jw&#10;xmd0KJmp8QcyQQwKsnR5x1EFD/e3IM6BNM1YaXjKWJJlIf//UP4CAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAcyl15+YBAAC3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAIq2EhN8AAAALAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 21" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:306.2pt;margin-top:37.65pt;width:252pt;height:45pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCMoZW0wEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9ktFFC02aq0KkIq&#10;FKnwAY5jJxaJx8x4N1m+nrGz2XJ5Q7xYkxn7zDlnJturaejFwSA58JXcrNZSGK+hcb6t5Ncvdy/e&#10;SkFR+Ub14E0lj4bk1e75s+0YSnMBHfSNQcEgnsoxVLKLMZRFQbozg6IVBOO5aAEHFfkT26JBNTL6&#10;0BcX6/XrYgRsAoI2RJy9nYtyl/GtNTo+WEsmir6SzC3mE/NZp7PYbVXZogqd0yca6h9YDMp5bnqG&#10;ulVRiT26v6AGpxEIbFxpGAqw1mmTNbCazfoPNY+dCiZrYXMonG2i/werPx0ew2cUcXoHEw8wi6Bw&#10;D/obCQ83nfKtuUaEsTOq4cabZFkxBipPT5PVVFICqceP0PCQ1T5CBposDskV1ikYnQdwPJtupig0&#10;J1/yGF+tuaS5dvlmc8lxaqHK5XVAiu8NDCIFlUQeakZXh3uK89XlSmrm4c71fR5s739LMGbKZPaJ&#10;8Ew9TvXEt5OKGpoj60CY94T3moMO8IcUI+9IJen7XqGRov/g2Yu0UEuAS1AvgfKan1YySjGHN3Fe&#10;vH1A13aMPLvt4Zr9si5LeWJx4slzz2acdjQt1q/f+dbTn7T7CQAA//8DAFBLAwQUAAYACAAAACEA&#10;Iq2EhN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjaAQVK02lCcEJC&#10;68qBY9p4bbTGKU22lX+Pd4Kb/d7T8+diNbtBHHEK1pOCdJGAQGq9sdQp+Kzfbh5BhKjJ6METKvjB&#10;AKvy8qLQufEnqvC4jZ3gEgq5VtDHOOZShrZHp8PCj0js7fzkdOR16qSZ9InL3SCXSZJJpy3xhV6P&#10;+NJju98enIL1F1Wv9vuj2VS7ytb1U0Lv2V6p66t5/Qwi4hz/wnDGZ3QomanxBzJBDAqydHnHUQUP&#10;97cgzoE0zVhpeMpYkmUh//9Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCMoZW0wEA&#10;AJEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAirYSE&#10;3wAAAAsBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00D70EFE" w:rsidRPr="00BA0B32" w:rsidRDefault="00D70EFE" w:rsidP="008371C3">
+                  <w:p w14:paraId="497A4854" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRPr="00BA0B32" w:rsidRDefault="00D70EFE" w:rsidP="008371C3">
                     <w:pPr>
                       <w:spacing w:after="120" w:line="180" w:lineRule="exact"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:w w:val="97"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00BA0B32">
                       <w:rPr>
                         <w:w w:val="97"/>
                       </w:rPr>
                       <w:t>Slovenská poľnohospodárska a potravinárska komora</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00D70EFE" w:rsidRPr="00BA0B32" w:rsidRDefault="00D70EFE" w:rsidP="008371C3">
+                  <w:p w14:paraId="73358C23" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRPr="00BA0B32" w:rsidRDefault="00D70EFE" w:rsidP="008371C3">
                     <w:pPr>
                       <w:spacing w:after="120" w:line="180" w:lineRule="exact"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:w w:val="97"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00BA0B32">
                       <w:rPr>
                         <w:w w:val="97"/>
                       </w:rPr>
                       <w:t>Záhradnícka 21, 811 07 Bratislava</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="009E4CAA">
       <w:rPr>
@@ -1907,228 +1958,234 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="666115" cy="460375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7391AF42" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRDefault="00D70EFE">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D061EE3" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRDefault="00D70EFE">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="99"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D3933"/>
     <w:rsid w:val="000332FA"/>
     <w:rsid w:val="00040274"/>
     <w:rsid w:val="00087A32"/>
     <w:rsid w:val="000907D1"/>
     <w:rsid w:val="000B4231"/>
     <w:rsid w:val="000D3DFE"/>
     <w:rsid w:val="000F0EB8"/>
     <w:rsid w:val="0011250F"/>
     <w:rsid w:val="00115BB6"/>
     <w:rsid w:val="001A7EEC"/>
     <w:rsid w:val="001F5DCE"/>
     <w:rsid w:val="00224948"/>
     <w:rsid w:val="002266C7"/>
     <w:rsid w:val="0024424A"/>
     <w:rsid w:val="0027234C"/>
+    <w:rsid w:val="00296BB0"/>
     <w:rsid w:val="0031362F"/>
     <w:rsid w:val="00384B69"/>
     <w:rsid w:val="003A2AC2"/>
+    <w:rsid w:val="003A7A69"/>
     <w:rsid w:val="00441970"/>
     <w:rsid w:val="0044609E"/>
     <w:rsid w:val="00457120"/>
+    <w:rsid w:val="004E2F85"/>
     <w:rsid w:val="00500B36"/>
     <w:rsid w:val="0051058E"/>
     <w:rsid w:val="00532AE3"/>
     <w:rsid w:val="005468D0"/>
     <w:rsid w:val="005E28EF"/>
     <w:rsid w:val="0066706C"/>
     <w:rsid w:val="00676E1C"/>
     <w:rsid w:val="006B7A98"/>
     <w:rsid w:val="006B7F3C"/>
     <w:rsid w:val="006C094F"/>
     <w:rsid w:val="006D3933"/>
     <w:rsid w:val="006F513B"/>
     <w:rsid w:val="0072411B"/>
     <w:rsid w:val="00736EDD"/>
     <w:rsid w:val="007A6CBE"/>
     <w:rsid w:val="007E3282"/>
     <w:rsid w:val="00832523"/>
     <w:rsid w:val="008371C3"/>
     <w:rsid w:val="00866184"/>
     <w:rsid w:val="008A3736"/>
     <w:rsid w:val="008E02A3"/>
     <w:rsid w:val="00910FB9"/>
     <w:rsid w:val="00923201"/>
     <w:rsid w:val="00935E4A"/>
     <w:rsid w:val="00973FDD"/>
     <w:rsid w:val="00975F6F"/>
     <w:rsid w:val="009A12BC"/>
     <w:rsid w:val="009B6FBA"/>
     <w:rsid w:val="009D538B"/>
     <w:rsid w:val="009E49C4"/>
     <w:rsid w:val="009E4CAA"/>
     <w:rsid w:val="00A26CFC"/>
     <w:rsid w:val="00A314D1"/>
     <w:rsid w:val="00A366A5"/>
     <w:rsid w:val="00A458C7"/>
     <w:rsid w:val="00A64BE6"/>
     <w:rsid w:val="00A95188"/>
     <w:rsid w:val="00AC0EDE"/>
     <w:rsid w:val="00AE15D4"/>
     <w:rsid w:val="00B042CB"/>
     <w:rsid w:val="00B6393E"/>
     <w:rsid w:val="00BA0B32"/>
     <w:rsid w:val="00BC4B43"/>
     <w:rsid w:val="00BE082E"/>
     <w:rsid w:val="00BE11A0"/>
     <w:rsid w:val="00C07E1E"/>
     <w:rsid w:val="00C64463"/>
+    <w:rsid w:val="00C7365D"/>
     <w:rsid w:val="00C87952"/>
     <w:rsid w:val="00CA401F"/>
     <w:rsid w:val="00CC074A"/>
     <w:rsid w:val="00CC3A74"/>
     <w:rsid w:val="00CE2B89"/>
     <w:rsid w:val="00CF1DC0"/>
     <w:rsid w:val="00D46017"/>
     <w:rsid w:val="00D547EE"/>
     <w:rsid w:val="00D70EFE"/>
     <w:rsid w:val="00DB2D2E"/>
     <w:rsid w:val="00E0063D"/>
     <w:rsid w:val="00E2611B"/>
     <w:rsid w:val="00E32470"/>
     <w:rsid w:val="00E6193E"/>
     <w:rsid w:val="00E63A90"/>
     <w:rsid w:val="00EA7DCF"/>
     <w:rsid w:val="00EC2D70"/>
     <w:rsid w:val="00ED4AD5"/>
     <w:rsid w:val="00F0281A"/>
     <w:rsid w:val="00F170E4"/>
+    <w:rsid w:val="00F22B3F"/>
     <w:rsid w:val="00F2479C"/>
     <w:rsid w:val="00F32445"/>
     <w:rsid w:val="00F739BA"/>
     <w:rsid w:val="00F811A7"/>
     <w:rsid w:val="00F8209B"/>
     <w:rsid w:val="00F87399"/>
     <w:rsid w:val="00FB5EF3"/>
     <w:rsid w:val="00FF4017"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="361F96BC"/>
   <w15:docId w15:val="{F7ED47D9-7205-40F0-947F-512F7DC11E0A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2490,51 +2547,50 @@
     <w:qFormat/>
     <w:rsid w:val="00736EDD"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normlny"/>
     <w:next w:val="Normlny"/>
     <w:link w:val="Nadpis3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00923201"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Hlavika">
     <w:name w:val="header"/>
@@ -2610,51 +2666,51 @@
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D547EE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nevyrieenzmienka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF1DC0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1922106292">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
@@ -2927,74 +2983,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>173</Words>
-  <Characters>1228</Characters>
+  <Characters>1232</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1399</CharactersWithSpaces>
+  <CharactersWithSpaces>1403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>5374079</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:cukrarenihrisky@mail.t-com.sk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>