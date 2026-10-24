--- v0 (2026-06-24)
+++ v1 (2026-10-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F026EFD" w14:textId="77777777" w:rsidR="00087A32" w:rsidRDefault="00087A32" w:rsidP="00F170E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B68E1C3" w14:textId="77777777" w:rsidR="00087A32" w:rsidRDefault="00087A32" w:rsidP="00F170E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11A9C771" w14:textId="77777777" w:rsidR="005E28EF" w:rsidRDefault="00115BB6" w:rsidP="00F170E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2640"/>
         </w:tabs>
         <w:sectPr w:rsidR="005E28EF" w:rsidSect="009E49C4">
           <w:headerReference w:type="first" r:id="rId6"/>
           <w:footerReference w:type="first" r:id="rId7"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
@@ -728,63 +728,51 @@
                       <w:r>
                         <w:t>Názov školy</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3C7D8EDD" w14:textId="77777777" w:rsidR="009E49C4" w:rsidRPr="00087A32" w:rsidRDefault="009E49C4" w:rsidP="00087A32">
                       <w:r>
                         <w:t>adresa</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3954E61C" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRPr="00597F35" w:rsidRDefault="00D70EFE" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00597F35">
-        <w:t xml:space="preserve">VEC: Menovanie zástupcu Slovenskej poľnohospodárskej a potravinárskej komory za stáleho člena skúšobnej komisie pre </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">VEC: Delegovanie zástupcu Slovenskej poľnohospodárskej a potravinárskej komory za stáleho člena skúšobnej komisie pre absolventskú skúšku konanú v školskom roku .......... </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090C9286" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRDefault="00D70EFE" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="425DC3B2" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRPr="0013323B" w:rsidRDefault="00D70EFE" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext3"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013323B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vážen</w:t>
       </w:r>
       <w:r w:rsidR="009E49C4">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -820,163 +808,51 @@
         </w:rPr>
         <w:t>riaditeľka/</w:t>
       </w:r>
       <w:r w:rsidRPr="0013323B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>riaditeľ,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2229532A" w14:textId="0D6F97DC" w:rsidR="00D547EE" w:rsidRPr="0013323B" w:rsidRDefault="003F58CB" w:rsidP="00D70EFE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F58CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>v zmysle § 2</w:t>
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">v zmysle § 27 ods. 4 písm. a) tretieho bodu vyhlášky č. 224/2022 Z. z. o strednej škole a v zmysle § 32 ods. 2 písm. g) zákona č. 61/2015 Z. z. o odbornom vzdelávaní a príprave a o zmene a doplnení niektorých zákonov,  Slovenská poľnohospodárska a potravinárska komora deleguje </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26684162" w14:textId="77777777" w:rsidR="00D547EE" w:rsidRPr="0013323B" w:rsidRDefault="00D547EE" w:rsidP="00D547EE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08A11F40" w14:textId="77777777" w:rsidR="00A314D1" w:rsidRPr="00647788" w:rsidRDefault="009E49C4" w:rsidP="00A314D1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -996,111 +872,81 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA47318" w14:textId="77777777" w:rsidR="00D547EE" w:rsidRPr="0013323B" w:rsidRDefault="00D547EE" w:rsidP="00D547EE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25E03058" w14:textId="77777777" w:rsidR="00D547EE" w:rsidRPr="0013323B" w:rsidRDefault="00D547EE" w:rsidP="00CC074A">
       <w:pPr>
         <w:pStyle w:val="Zkladntext3"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0013323B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">za stáleho člena skúšobnej komisie pre záverečnú skúšku pre učebný odbor: </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">za stáleho člena skúšobnej komisie pre absolventskú skúšku pre študijný odbor: ......................... </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24AB6488" w14:textId="77777777" w:rsidR="00D547EE" w:rsidRDefault="00D547EE" w:rsidP="00D547EE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E3C7099" w14:textId="77777777" w:rsidR="00D547EE" w:rsidRDefault="00D547EE" w:rsidP="00D547EE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Delegovaný zástupca bol poučený, že o ďalšom organizačnom zabezpečení záverečných skúšok (termín, program, podpísanie dohody o vykonaní práce, úhrada cestovných náhrad a odmien podľa </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">) bude informovaný zo strany vedenia školy. </w:t>
+        <w:t xml:space="preserve">Delegovaný zástupca bol poučený, že o ďalšom organizačnom zabezpečení absolventských skúšok (termín, program, podpísanie dohody o vykonaní práce, úhrada cestovných náhrad a odmien podľa § 8c zákona č. 597/2003 Z. z. o financovaní základných škôl, stredných škôl a školských zariadení v znení neskorších predpisov) bude informovaný zo strany vedenia školy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB88A74" w14:textId="77777777" w:rsidR="00D547EE" w:rsidRPr="00CC074A" w:rsidRDefault="00D547EE" w:rsidP="00D547EE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pre uľahčenie Vašej komunikácie s nominovaným zástupcom uvádzame jeho </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">kontakty: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC074A">
         <w:t xml:space="preserve">mobil: </w:t>
       </w:r>
       <w:r w:rsidR="009E49C4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>................</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC074A">
@@ -1223,97 +1069,97 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7481">
         <w:t xml:space="preserve">Na vedomie: </w:t>
       </w:r>
       <w:r w:rsidR="009E49C4">
         <w:t>.................................</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E2611B" w:rsidRPr="00F170E4" w:rsidSect="008371C3">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1079" w:right="746" w:bottom="1259" w:left="1418" w:header="709" w:footer="628" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5E094C55" w14:textId="77777777" w:rsidR="006562AC" w:rsidRDefault="006562AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2A2E3FD5" w14:textId="77777777" w:rsidR="006562AC" w:rsidRDefault="006562AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4CEFF729" w14:textId="7679AC52" w:rsidR="00D70EFE" w:rsidRPr="00BE082E" w:rsidRDefault="00115BB6" w:rsidP="008371C3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CEFF729" w14:textId="104DB8B5" w:rsidR="00D70EFE" w:rsidRPr="00BE082E" w:rsidRDefault="00115BB6" w:rsidP="008371C3">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2184"/>
         <w:tab w:val="left" w:pos="4080"/>
         <w:tab w:val="left" w:pos="5640"/>
         <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:ind w:right="-366"/>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -1379,51 +1225,59 @@
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="7E36F372" id="Line 26" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,789pt" to="483.3pt,789pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCayVa8wgEAAGoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc4/U6itusvM7BaXpx&#10;W0tJf8AY2F0UYBBgr/3vO+CPpO2t6h4QMDNv3nvDLh4O1rC9ClGja3k9mXKmnECpXd/yny9PN585&#10;iwmcBINOtfyoIn9YfvywGH2jZjigkSowAnGxGX3Lh5R8U1VRDMpCnKBXjoIdBguJjqGvZICR0K2p&#10;ZtPpvBoxSB9QqBjp9vEU5MuC33VKpB9dF1VipuXELZU1lHWb12q5gKYP4ActzjTgH1hY0I6aXqEe&#10;IQHbBf0XlNUiYMQuTQTaCrtOC1U0kJp6+oea5wG8KlrInOivNsX/Byu+7zeBaUmz48yBpRGttVNs&#10;Ns/WjD42lLFym5DFiYN79msUr5E5XA3gelUovhw91dW5ovqtJB+ipwbb8RtKyoFdwuLToQs2Q5ID&#10;7FDGcbyOQx0SE3Q5r28/3dc0NXGJVdBcCn2I6atCy/Km5YZIF2DYr2PKRKC5pOQ+Dp+0MWXaxrGx&#10;5fd3s7tSENFomYM5LYZ+uzKB7YHey235iiqKvE8LuHOygA0K5JfzPoE2pz01N+5sRtZ/cnKL8rgJ&#10;F5NooIXl+fHlF/P+XKrffpHlLwAAAP//AwBQSwMEFAAGAAgAAAAhABF1LaXaAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdVDDWNJsiQumtYCz0Os2OSWh2Nuxu2vjvHQ+i&#10;t5n3hjffKzezG9SFQuw9G1guMlDEjbc9twYOH9uHFaiYkC0OnsnAF0XYVLc3JRbWX/mdLnVqlYRw&#10;LNBAl9JYaB2bjhzGhR+Jxfv0wWGSNbTaBrxKuBv0Y5bl2mHP8qHDkd46as715Ayknqcl7+v9bteG&#10;7XS0hzDOmTH3d/PrGlSiOf0dww++oEMlTCc/sY1qMCBFkqhPzyuZxH/J8xzU6VfSVan/V6i+AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJrJVrzCAQAAagMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABF1LaXaAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;HAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="#333">
               <w10:wrap type="tight" anchory="page"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D70EFE" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t xml:space="preserve">Telefón: 02/50 21 71 11 </w:t>
+      <w:t xml:space="preserve">Telefón: </w:t>
+    </w:r>
+    <w:r w:rsidR="0069148B" w:rsidRPr="0069148B">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>+421 903 588 106</w:t>
     </w:r>
     <w:r w:rsidR="00D70EFE" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003F58CB">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
     <w:r w:rsidR="00D70EFE" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">IČO: 31826253 </w:t>
     </w:r>
@@ -1476,80 +1330,80 @@
       <w:tab/>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00D70EFE" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>www</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00D70EFE" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>: http://www.sppk.sk</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FA4A252" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRDefault="00D70EFE">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="75B566A7" w14:textId="77777777" w:rsidR="006562AC" w:rsidRDefault="006562AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0EF97CA0" w14:textId="77777777" w:rsidR="006562AC" w:rsidRDefault="006562AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5EDD1264" w14:textId="77777777" w:rsidR="009E49C4" w:rsidRDefault="009E49C4">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6217731F" w14:textId="77777777" w:rsidR="009E49C4" w:rsidRDefault="009E49C4">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="38A86293" w14:textId="77777777" w:rsidR="009E49C4" w:rsidRDefault="009E49C4" w:rsidP="009E49C4">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>PRÍLOHA_</w:t>
     </w:r>
     <w:r w:rsidRPr="009E49C4">
       <w:t>IP-OVP-16-PR-</w:t>
     </w:r>
     <w:r w:rsidR="00DB225A">
       <w:t>7</w:t>
     </w:r>
   </w:p>
@@ -1849,130 +1703,131 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="666115" cy="460375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C174386" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRDefault="00D70EFE">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CC98407" w14:textId="77777777" w:rsidR="00D70EFE" w:rsidRDefault="00D70EFE">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="99"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D3933"/>
     <w:rsid w:val="000332FA"/>
     <w:rsid w:val="00040274"/>
     <w:rsid w:val="00087A32"/>
     <w:rsid w:val="000B4231"/>
     <w:rsid w:val="000D3DFE"/>
     <w:rsid w:val="000F0EB8"/>
     <w:rsid w:val="0011250F"/>
     <w:rsid w:val="00115BB6"/>
     <w:rsid w:val="001A7EEC"/>
     <w:rsid w:val="001F5DCE"/>
     <w:rsid w:val="00224948"/>
     <w:rsid w:val="002266C7"/>
     <w:rsid w:val="0024424A"/>
     <w:rsid w:val="0027234C"/>
     <w:rsid w:val="0031362F"/>
     <w:rsid w:val="00384B69"/>
     <w:rsid w:val="003A2AC2"/>
     <w:rsid w:val="003F58CB"/>
     <w:rsid w:val="00441970"/>
     <w:rsid w:val="0044609E"/>
     <w:rsid w:val="00457120"/>
     <w:rsid w:val="00500B36"/>
     <w:rsid w:val="0051058E"/>
     <w:rsid w:val="00532AE3"/>
     <w:rsid w:val="005468D0"/>
     <w:rsid w:val="005E28EF"/>
     <w:rsid w:val="006562AC"/>
     <w:rsid w:val="0066706C"/>
     <w:rsid w:val="00676E1C"/>
+    <w:rsid w:val="0069148B"/>
     <w:rsid w:val="006B7A98"/>
     <w:rsid w:val="006B7F3C"/>
     <w:rsid w:val="006C094F"/>
     <w:rsid w:val="006D3933"/>
     <w:rsid w:val="006F513B"/>
     <w:rsid w:val="0072411B"/>
     <w:rsid w:val="00736EDD"/>
     <w:rsid w:val="007A6CBE"/>
     <w:rsid w:val="007E3282"/>
     <w:rsid w:val="00832523"/>
     <w:rsid w:val="008371C3"/>
     <w:rsid w:val="00866184"/>
     <w:rsid w:val="008A3736"/>
     <w:rsid w:val="008E02A3"/>
     <w:rsid w:val="00910FB9"/>
     <w:rsid w:val="00923201"/>
     <w:rsid w:val="00935E4A"/>
     <w:rsid w:val="00973FDD"/>
     <w:rsid w:val="00975F6F"/>
     <w:rsid w:val="009A12BC"/>
     <w:rsid w:val="009B6FBA"/>
     <w:rsid w:val="009D538B"/>
     <w:rsid w:val="009E49C4"/>
     <w:rsid w:val="009E4CAA"/>
     <w:rsid w:val="00A26CFC"/>
@@ -1989,90 +1844,91 @@
     <w:rsid w:val="00BC4B43"/>
     <w:rsid w:val="00BE082E"/>
     <w:rsid w:val="00BE11A0"/>
     <w:rsid w:val="00C07E1E"/>
     <w:rsid w:val="00C64463"/>
     <w:rsid w:val="00C87952"/>
     <w:rsid w:val="00CC074A"/>
     <w:rsid w:val="00CC3A74"/>
     <w:rsid w:val="00CE2B89"/>
     <w:rsid w:val="00CF1DC0"/>
     <w:rsid w:val="00D46017"/>
     <w:rsid w:val="00D547EE"/>
     <w:rsid w:val="00D70EFE"/>
     <w:rsid w:val="00DB225A"/>
     <w:rsid w:val="00DB2D2E"/>
     <w:rsid w:val="00E0063D"/>
     <w:rsid w:val="00E2611B"/>
     <w:rsid w:val="00E32470"/>
     <w:rsid w:val="00E6193E"/>
     <w:rsid w:val="00E63A90"/>
     <w:rsid w:val="00EA7DCF"/>
     <w:rsid w:val="00EC2D70"/>
     <w:rsid w:val="00ED4AD5"/>
     <w:rsid w:val="00F0281A"/>
     <w:rsid w:val="00F170E4"/>
+    <w:rsid w:val="00F22B3F"/>
     <w:rsid w:val="00F2479C"/>
     <w:rsid w:val="00F32445"/>
     <w:rsid w:val="00F739BA"/>
     <w:rsid w:val="00F811A7"/>
     <w:rsid w:val="00F8209B"/>
     <w:rsid w:val="00F87399"/>
     <w:rsid w:val="00FB5EF3"/>
     <w:rsid w:val="00FF4017"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0CABD71E"/>
   <w15:docId w15:val="{F7ED47D9-7205-40F0-947F-512F7DC11E0A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2434,51 +2290,50 @@
     <w:qFormat/>
     <w:rsid w:val="00736EDD"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normlny"/>
     <w:next w:val="Normlny"/>
     <w:link w:val="Nadpis3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00923201"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Hlavika">
     <w:name w:val="header"/>
@@ -2554,51 +2409,51 @@
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D547EE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nevyrieenzmienka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF1DC0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1922106292">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
@@ -2870,75 +2725,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>173</Words>
-  <Characters>1231</Characters>
+  <Words>176</Words>
+  <Characters>1260</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1402</CharactersWithSpaces>
+  <CharactersWithSpaces>1434</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>5374079</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:cukrarenihrisky@mail.t-com.sk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>