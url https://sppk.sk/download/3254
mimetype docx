--- v0 (2026-06-05)
+++ v1 (2026-10-24)
@@ -1,86 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="15F0E75C" w14:textId="7FD12874" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
+    <w:p w14:paraId="15F0E75C" w14:textId="772BFA68" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="959" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717CEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Názov a adresa organizáci</w:t>
       </w:r>
       <w:r w:rsidR="007A3110">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="00717CEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">zabezpečujúcej prípravu inštruktorov pre SDV </w:t>
+        <w:t xml:space="preserve">zabezpečujúcej </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opakovanú </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717CEF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prípravu inštruktorov pre SDV </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E87310" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
       <w:pPr>
         <w:spacing w:after="48"/>
         <w:ind w:left="-29" w:right="-25"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717CEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09EEBAFC" wp14:editId="26880FD8">
                 <wp:extent cx="5796661" cy="6096"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="36811" name="Group 36811"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -134,52 +152,52 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:srgbClr val="000000"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="57A9F9D7" id="Group 36811" o:spid="_x0000_s1026" style="width:456.45pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="57966,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBP7g9RbwIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVE2P2yAQvVfqf0DcGzvp1mmsOHvotrlU&#13;&#10;7Wp3+wNYDLYlDAhInPz7DuOPuLvVqkp9sDHMPOY9hre9PbWKHIXzjdEFXS5SSoTmpmx0VdBfT98+&#13;&#10;fKbEB6ZLpowWBT0LT293799tO5uLlamNKoUjAKJ93tmC1iHYPEk8r0XL/MJYoWFRGteyAL+uSkrH&#13;&#10;OkBvVbJK0yzpjCutM1x4D7N3/SLdIb6UgoefUnoRiCoo1Bbw7fD9HN/JbsvyyjFbN3wog11RRcsa&#13;&#10;DZtOUHcsMHJwzSuotuHOeCPDgps2MVI2XCAHYLNMX7DZO3OwyKXKu8pOMoG0L3S6Gpb/OO6dfbT3&#13;&#10;DpTobAVa4F/kcpKujV+okpxQsvMkmTgFwmHy03qTZdmSEg5rWbrJekV5DbK/SuL117fSknHL5I9C&#13;&#10;Ogut4S/s/f+xf6yZFSiqz4H9vSNNWdCP680qo0SzFpoUQ0g/hbJg5CSSzz3odZVCm+XNTVRoospy&#13;&#10;fvBhLwwqzY7ffehbshxHrB5H/KTHoYPGfrOlLQsxLxYZh6SbHVVdUKwjLrbmKJ4MhoUX5wU1XlaV&#13;&#10;nkdNpz42BMSOEePXIt48ckZ+DBq/fTBcUAD8xzC8u9O+MIg8UdmJO0zO1VU6ygCbcAZOIxULeGXb&#13;&#10;JoAFqaYF/1qt0/QCDGix+frTxlE4KxHFUvpBSGgcvBZxwrvq+Yty5Mii0eCD4EzZmg2zw8EPoVgq&#13;&#10;4sR82Sg1QS4x9W+QfesMwTFPoMdNmWmfyYdqeqMDuwDSo92BKFMS7mx0mPI1mDSWOWMbh8+mPKNF&#13;&#10;oCBwG1EadCXkMThotL35P0ZdfH73GwAA//8DAFBLAwQUAAYACAAAACEAv3Qx9N4AAAAIAQAADwAA&#13;&#10;AGRycy9kb3ducmV2LnhtbEyPT2vCQBDF74V+h2WE3uomlpYasxGxf05SUAvF25iMSTA7G7JrEr99&#13;&#10;p720lwfDm3nzfulytI3qqfO1YwPxNAJFnLui5tLA5/7t/hmUD8gFNo7JwJU8LLPbmxSTwg28pX4X&#13;&#10;SiUh7BM0UIXQJlr7vCKLfupaYvFOrrMYZOxKXXQ4SLht9CyKnrTFmuVDhS2tK8rPu4s18D7gsHqI&#13;&#10;X/vN+bS+HvaPH1+bmIy5m4wvC5HVAlSgMfxdwA+D9IdMih3dhQuvGgNCE35VvHk8m4M6ylIEOkv1&#13;&#10;f4DsGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#13;&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#13;&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE/uD1FvAgAALwYAAA4AAAAAAAAAAAAA&#13;&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL90MfTeAAAACAEAAA8AAAAAAAAA&#13;&#10;AAAAAAAAyQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#13;&#10;">
-                <v:shape id="Shape 37926" o:spid="_x0000_s1027" style="position:absolute;width:57966;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5796661,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsI/xtygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#13;&#10;FITvgv8hvIW9iKYq29VqlEUR3KOuKN4ezbMt27yUJmr11xtB8DIwDPMNM503phQXql1hWUG/F4Eg&#13;&#10;Tq0uOFOw+1t1RyCcR9ZYWiYFN3Iwn7VbU0y0vfKGLlufiQBhl6CC3PsqkdKlORl0PVsRh+xka4M+&#13;&#10;2DqTusZrgJtSDqIolgYLDgs5VrTIKf3fno2C9ECb4z5bnUa33ZdrxvffxbpTKfX50SwnQX4mIDw1&#13;&#10;/t14IdZawfB7PIjh+Sn8ATl7AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKwj/G3KAAAA&#13;&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m,l5796661,r,9144l,9144,,e" fillcolor="black" stroked="f" strokeweight="0">
+              <v:group w14:anchorId="57A9F9D7" id="Group 36811" o:spid="_x0000_s1026" style="width:456.45pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="57966,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP7g9RbwIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVE2P2yAQvVfqf0DcGzvp1mmsOHvotrlU&#10;7Wp3+wNYDLYlDAhInPz7DuOPuLvVqkp9sDHMPOY9hre9PbWKHIXzjdEFXS5SSoTmpmx0VdBfT98+&#10;fKbEB6ZLpowWBT0LT293799tO5uLlamNKoUjAKJ93tmC1iHYPEk8r0XL/MJYoWFRGteyAL+uSkrH&#10;OkBvVbJK0yzpjCutM1x4D7N3/SLdIb6UgoefUnoRiCoo1Bbw7fD9HN/JbsvyyjFbN3wog11RRcsa&#10;DZtOUHcsMHJwzSuotuHOeCPDgps2MVI2XCAHYLNMX7DZO3OwyKXKu8pOMoG0L3S6Gpb/OO6dfbT3&#10;DpTobAVa4F/kcpKujV+okpxQsvMkmTgFwmHy03qTZdmSEg5rWbrJekV5DbK/SuL117fSknHL5I9C&#10;Ogut4S/s/f+xf6yZFSiqz4H9vSNNWdCP680qo0SzFpoUQ0g/hbJg5CSSzz3odZVCm+XNTVRoospy&#10;fvBhLwwqzY7ffehbshxHrB5H/KTHoYPGfrOlLQsxLxYZh6SbHVVdUKwjLrbmKJ4MhoUX5wU1XlaV&#10;nkdNpz42BMSOEePXIt48ckZ+DBq/fTBcUAD8xzC8u9O+MIg8UdmJO0zO1VU6ygCbcAZOIxULeGXb&#10;JoAFqaYF/1qt0/QCDGix+frTxlE4KxHFUvpBSGgcvBZxwrvq+Yty5Mii0eCD4EzZmg2zw8EPoVgq&#10;4sR82Sg1QS4x9W+QfesMwTFPoMdNmWmfyYdqeqMDuwDSo92BKFMS7mx0mPI1mDSWOWMbh8+mPKNF&#10;oCBwG1EadCXkMThotL35P0ZdfH73GwAA//8DAFBLAwQUAAYACAAAACEAv3Qx9N4AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPT2vCQBDF74V+h2WE3uomlpYasxGxf05SUAvF25iMSTA7G7JrEr99&#10;p720lwfDm3nzfulytI3qqfO1YwPxNAJFnLui5tLA5/7t/hmUD8gFNo7JwJU8LLPbmxSTwg28pX4X&#10;SiUh7BM0UIXQJlr7vCKLfupaYvFOrrMYZOxKXXQ4SLht9CyKnrTFmuVDhS2tK8rPu4s18D7gsHqI&#10;X/vN+bS+HvaPH1+bmIy5m4wvC5HVAlSgMfxdwA+D9IdMih3dhQuvGgNCE35VvHk8m4M6ylIEOkv1&#10;f4DsGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE/uD1FvAgAALwYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL90MfTeAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAyQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
+                <v:shape id="Shape 37926" o:spid="_x0000_s1027" style="position:absolute;width:57966;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5796661,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsI/xtygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hvIW9iKYq29VqlEUR3KOuKN4ezbMt27yUJmr11xtB8DIwDPMNM503phQXql1hWUG/F4Eg&#10;Tq0uOFOw+1t1RyCcR9ZYWiYFN3Iwn7VbU0y0vfKGLlufiQBhl6CC3PsqkdKlORl0PVsRh+xka4M+&#10;2DqTusZrgJtSDqIolgYLDgs5VrTIKf3fno2C9ECb4z5bnUa33ZdrxvffxbpTKfX50SwnQX4mIDw1&#10;/t14IdZawfB7PIjh+Sn8ATl7AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKwj/G3KAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,l5796661,r,9144l,9144,,e" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,5796661,9144"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F98902C" w14:textId="00C9FBDF" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717CEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
@@ -191,67 +209,83 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717CEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezenčná listina  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5630BAF6" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="7"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="203C0574" w14:textId="775130CC" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
+    <w:p w14:paraId="203C0574" w14:textId="48BECD5B" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
       <w:pPr>
         <w:spacing w:after="2" w:line="277" w:lineRule="auto"/>
         <w:ind w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717CEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>z prípravy inštruktorov pre praktické vyučovanie u zamestnávateľa na pracovisku praktického vyučovania</w:t>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opakovanej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717CEF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prípravy inštruktorov pre praktické vyučovanie u zamestnávateľa na pracovisku praktického vyučovania</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A9FDFF" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="54"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717CEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9062" w:type="dxa"/>
@@ -260,65 +294,79 @@
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4107"/>
         <w:gridCol w:w="1942"/>
         <w:gridCol w:w="3013"/>
       </w:tblGrid>
       <w:tr w:rsidR="00717CEF" w:rsidRPr="00717CEF" w14:paraId="1699A2D2" w14:textId="77777777" w:rsidTr="00FA2141">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4981E4B8" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
+          <w:p w14:paraId="4981E4B8" w14:textId="4BBFDDC5" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717CEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miesto konania prípravy inštruktorov:  </w:t>
+              <w:t>Miesto konania</w:t>
+            </w:r>
+            <w:r w:rsidR="00B92D1C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opakovanej</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00717CEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prípravy inštruktorov:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="173052D1" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717CEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -340,65 +388,79 @@
           </w:tcPr>
           <w:p w14:paraId="33E5EBF3" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00717CEF" w:rsidRPr="00717CEF" w14:paraId="0CA02EB8" w14:textId="77777777" w:rsidTr="00FA2141">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F080817" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
+          <w:p w14:paraId="1F080817" w14:textId="1AF52D2E" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717CEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dátum konania prípravy inštruktorov: </w:t>
+              <w:t xml:space="preserve">Dátum konania </w:t>
+            </w:r>
+            <w:r w:rsidR="00B92D1C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">opakovanej </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00717CEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prípravy inštruktorov: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="122B1DDE" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717CEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -500,65 +562,79 @@
           </w:tcPr>
           <w:p w14:paraId="4EA21D40" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00717CEF" w:rsidRPr="00717CEF" w14:paraId="3BD8A7CA" w14:textId="77777777" w:rsidTr="00FA2141">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55A0E22F" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
+          <w:p w14:paraId="55A0E22F" w14:textId="6670B546" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717CEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trvanie prípravy inštruktorov: </w:t>
+              <w:t xml:space="preserve">Trvanie </w:t>
+            </w:r>
+            <w:r w:rsidR="00B92D1C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">opakovanej </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00717CEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prípravy inštruktorov: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18120236" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717CEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -591,132 +667,164 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">do: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01A9CF19" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
       <w:pPr>
         <w:spacing w:after="22"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717CEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7A95F8" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
+    <w:p w14:paraId="6A7A95F8" w14:textId="5745394C" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
       <w:pPr>
         <w:spacing w:after="5" w:line="269" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717CEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zoznam účastníkov prípravy inštruktorov: </w:t>
+        <w:t>Zoznam účastníkov</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opakovanej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717CEF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prípravy inštruktorov: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD84B85" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717CEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3437"/>
         <w:gridCol w:w="3611"/>
         <w:gridCol w:w="2014"/>
       </w:tblGrid>
       <w:tr w:rsidR="00717CEF" w:rsidRPr="00717CEF" w14:paraId="5AC0A4A8" w14:textId="77777777" w:rsidTr="00FA2141">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33D61F5C" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
+          <w:p w14:paraId="33D61F5C" w14:textId="7912AF12" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717CEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meno a priezvisko účastníka prípravy inštruktorov </w:t>
+              <w:t xml:space="preserve">Meno a priezvisko účastníka </w:t>
+            </w:r>
+            <w:r w:rsidR="00B92D1C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">opakovanej </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00717CEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prípravy inštruktorov </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="387DD195" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717CEF">
@@ -2287,149 +2395,158 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="770B5A9C" w14:textId="77777777" w:rsidR="00717CEF" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00FA2141">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00717CEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34217943" w14:textId="70CE7FC0" w:rsidR="00CB015F" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
+    <w:p w14:paraId="34217943" w14:textId="70CE7FC0" w:rsidR="00000000" w:rsidRPr="00717CEF" w:rsidRDefault="00717CEF" w:rsidP="00717CEF">
       <w:pPr>
         <w:spacing w:after="153"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717CEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CB015F" w:rsidRPr="00717CEF" w:rsidSect="00717CEF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="886" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00717CEF"/>
     <w:rsid w:val="00717CEF"/>
     <w:rsid w:val="007A3110"/>
+    <w:rsid w:val="008A7B18"/>
     <w:rsid w:val="00AB27C9"/>
+    <w:rsid w:val="00B92D1C"/>
     <w:rsid w:val="00E12ED4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="42AE98D5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A2800623-41C2-3648-A5BD-214EDC5977E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2873,51 +2990,51 @@
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="sk-SK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
     <w:rsid w:val="00717CEF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="sk-SK"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív balíka Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3180,57 +3297,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>510</Characters>
+  <Pages>2</Pages>
+  <Words>100</Words>
+  <Characters>575</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>598</CharactersWithSpaces>
+  <CharactersWithSpaces>674</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Annamária RICHNAVSKÁ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>