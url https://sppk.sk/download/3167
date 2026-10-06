--- v0 (2026-06-04)
+++ v1 (2026-10-06)
@@ -1355,61 +1355,61 @@
     <w:p w14:paraId="6E1F561C" w14:textId="77777777" w:rsidR="00376847" w:rsidRPr="00A856BF" w:rsidRDefault="00376847" w:rsidP="00A856BF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00376847" w:rsidRPr="00A856BF" w:rsidSect="002D679D">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="17338"/>
       <w:pgMar w:top="862" w:right="936" w:bottom="0" w:left="1227" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30AEC233" w14:textId="77777777" w:rsidR="00245CE3" w:rsidRDefault="00245CE3" w:rsidP="00A856BF">
+    <w:p w14:paraId="5A665A7C" w14:textId="77777777" w:rsidR="005D2712" w:rsidRDefault="005D2712" w:rsidP="00A856BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78F5FCB7" w14:textId="77777777" w:rsidR="00245CE3" w:rsidRDefault="00245CE3" w:rsidP="00A856BF">
+    <w:p w14:paraId="549669C7" w14:textId="77777777" w:rsidR="005D2712" w:rsidRDefault="005D2712" w:rsidP="00A856BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1425,51 +1425,51 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7364B836" w14:textId="77777777" w:rsidR="00A856BF" w:rsidRPr="00A856BF" w:rsidRDefault="00A856BF" w:rsidP="00A856BF">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2184"/>
         <w:tab w:val="left" w:pos="4080"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="left" w:pos="5640"/>
         <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-366"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="79FBF79C" w14:textId="77777777" w:rsidR="00A856BF" w:rsidRPr="00A856BF" w:rsidRDefault="00A856BF" w:rsidP="00A856BF">
+  <w:p w14:paraId="79FBF79C" w14:textId="555216F2" w:rsidR="00A856BF" w:rsidRPr="00A856BF" w:rsidRDefault="00A856BF" w:rsidP="00A856BF">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2184"/>
         <w:tab w:val="left" w:pos="4080"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="left" w:pos="5640"/>
         <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-366"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
         <w:lang w:val="x-none" w:eastAsia="x-none"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A856BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="333333"/>
@@ -1477,51 +1477,61 @@
         <w:szCs w:val="19"/>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t>T</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00A856BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
         <w:lang w:val="x-none" w:eastAsia="x-none"/>
       </w:rPr>
       <w:t>elefón</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00A856BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
         <w:lang w:val="x-none" w:eastAsia="x-none"/>
       </w:rPr>
-      <w:t xml:space="preserve">: 02/50 21 71 11 </w:t>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="00D65E90" w:rsidRPr="00D65E90">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t>+421 903 588 106</w:t>
     </w:r>
     <w:r w:rsidRPr="00A856BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
         <w:lang w:val="x-none" w:eastAsia="x-none"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A856BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:t xml:space="preserve">           I</w:t>
     </w:r>
     <w:r w:rsidRPr="00A856BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="333333"/>
@@ -1625,61 +1635,61 @@
       <w:t>www</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00A856BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
         <w:lang w:val="x-none" w:eastAsia="x-none"/>
       </w:rPr>
       <w:t>: http://www.sppk.sk</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="52570F96" w14:textId="77777777" w:rsidR="00A856BF" w:rsidRDefault="00A856BF">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F457625" w14:textId="77777777" w:rsidR="00245CE3" w:rsidRDefault="00245CE3" w:rsidP="00A856BF">
+    <w:p w14:paraId="08954634" w14:textId="77777777" w:rsidR="005D2712" w:rsidRDefault="005D2712" w:rsidP="00A856BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1755A1E8" w14:textId="77777777" w:rsidR="00245CE3" w:rsidRDefault="00245CE3" w:rsidP="00A856BF">
+    <w:p w14:paraId="29F72EBE" w14:textId="77777777" w:rsidR="005D2712" w:rsidRDefault="005D2712" w:rsidP="00A856BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55255598" w14:textId="77777777" w:rsidR="00A856BF" w:rsidRPr="00A856BF" w:rsidRDefault="00A856BF" w:rsidP="00A856BF">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -2187,55 +2197,58 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A856BF"/>
     <w:rsid w:val="001435D0"/>
     <w:rsid w:val="00245CE3"/>
     <w:rsid w:val="00376847"/>
     <w:rsid w:val="005C0B75"/>
+    <w:rsid w:val="005D2712"/>
     <w:rsid w:val="00923644"/>
     <w:rsid w:val="00924F3E"/>
     <w:rsid w:val="00A1525E"/>
     <w:rsid w:val="00A856BF"/>
+    <w:rsid w:val="00D65E90"/>
     <w:rsid w:val="00F05DBA"/>
+    <w:rsid w:val="00F22B3F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6E0E8B19"/>
@@ -2624,51 +2637,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Hlavika">
     <w:name w:val="header"/>