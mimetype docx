--- v0 (2026-06-05)
+++ v1 (2026-10-07)
@@ -1564,96 +1564,117 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">uzatvoriť </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC3784">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>zmluvu s viacerými školami, uvedie sa každá škola samostatne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F3F5AC" w14:textId="77777777" w:rsidR="00EC3784" w:rsidRPr="00EC3784" w:rsidRDefault="00EC3784" w:rsidP="00EC3784">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E9EAF1D" w14:textId="2A06FBFD" w:rsidR="00F2442C" w:rsidRPr="00B32B5F" w:rsidRDefault="00F2442C" w:rsidP="00F2442C">
+    <w:p w14:paraId="3E9EAF1D" w14:textId="7ED07F3A" w:rsidR="00F2442C" w:rsidRPr="00B32B5F" w:rsidRDefault="00F2442C" w:rsidP="00F2442C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Počet majstrov odbornej výchovy</w:t>
       </w:r>
       <w:r w:rsidR="009D1A6B" w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> alebo počet</w:t>
       </w:r>
       <w:r w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> učiteľov odborn</w:t>
       </w:r>
       <w:r w:rsidR="004F7FFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>ého vzdelávania a prípravy</w:t>
+        <w:t>ého vzdelávania a</w:t>
+      </w:r>
+      <w:r w:rsidR="00871FEB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F7FFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>prípravy</w:t>
+      </w:r>
+      <w:r w:rsidR="00871FEB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v strednej škole</w:t>
       </w:r>
       <w:r w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, ktorí sú zamestnancami zamestnávateľa a pod vedením ktorých </w:t>
       </w:r>
       <w:r w:rsidR="001D6ACC" w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">budú </w:t>
       </w:r>
       <w:r w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">žiaci </w:t>
       </w:r>
       <w:r w:rsidR="00891EBE" w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -1743,113 +1764,137 @@
         <w:ind w:left="284"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F2442C" w:rsidRPr="00DC2541">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>očet majstrov odbornej výchovy: __________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF16414" w14:textId="677DE80F" w:rsidR="00F2442C" w:rsidRPr="00DC2541" w:rsidRDefault="00520DD9" w:rsidP="00F2442C">
+    <w:p w14:paraId="2AF16414" w14:textId="5B3A242E" w:rsidR="00F2442C" w:rsidRPr="00DC2541" w:rsidRDefault="00520DD9" w:rsidP="00F2442C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F2442C" w:rsidRPr="00DC2541">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>očet učiteľov od</w:t>
       </w:r>
       <w:r w:rsidR="004F7FFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>borného vzdelávania a prípravy</w:t>
+        <w:t>borného vzdelávania a</w:t>
+      </w:r>
+      <w:r w:rsidR="00871FEB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F7FFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>prípravy</w:t>
+      </w:r>
+      <w:r w:rsidR="00871FEB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v strednej škole</w:t>
       </w:r>
       <w:r w:rsidR="00F2442C" w:rsidRPr="00DC2541">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>: __________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09992C5C" w14:textId="77777777" w:rsidR="00F2442C" w:rsidRPr="00DC2541" w:rsidRDefault="00F2442C" w:rsidP="00F2442C">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BA1645A" w14:textId="11BB7AE8" w:rsidR="00FF2136" w:rsidRPr="00B32B5F" w:rsidRDefault="00F2442C" w:rsidP="00FF2136">
+    <w:p w14:paraId="2BA1645A" w14:textId="56CA729B" w:rsidR="00FF2136" w:rsidRPr="00B32B5F" w:rsidRDefault="00F2442C" w:rsidP="00FF2136">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Počet majstrov odbornej výchovy</w:t>
       </w:r>
@@ -1864,51 +1909,72 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>učiteľov</w:t>
       </w:r>
       <w:r w:rsidR="004F7FFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F7FFC" w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>odborn</w:t>
       </w:r>
       <w:r w:rsidR="004F7FFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>ého vzdelávania a prípravy</w:t>
+        <w:t>ého vzdelávania a</w:t>
+      </w:r>
+      <w:r w:rsidR="00871FEB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F7FFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>prípravy</w:t>
+      </w:r>
+      <w:r w:rsidR="00871FEB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v strednej škole</w:t>
       </w:r>
       <w:r w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, ktorí sú zamestnancami strednej odbornej školy a pod vedením ktorých </w:t>
       </w:r>
       <w:r w:rsidR="001D6ACC" w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">budú </w:t>
       </w:r>
       <w:r w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">žiaci </w:t>
       </w:r>
       <w:r w:rsidR="001D6ACC" w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -1935,95 +2001,116 @@
         <w:ind w:left="284"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F2442C" w:rsidRPr="00DC2541">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>očet majstrov odbornej výchovy: __________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1F950E" w14:textId="39CAEB83" w:rsidR="00F2442C" w:rsidRPr="00DC2541" w:rsidRDefault="00FF2136" w:rsidP="00FF2136">
+    <w:p w14:paraId="0E1F950E" w14:textId="6BDC4883" w:rsidR="00F2442C" w:rsidRPr="00DC2541" w:rsidRDefault="00FF2136" w:rsidP="00FF2136">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F2442C" w:rsidRPr="00DC2541">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">očet učiteľov </w:t>
       </w:r>
       <w:r w:rsidR="004F7FFC" w:rsidRPr="00B32B5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>odborn</w:t>
       </w:r>
       <w:r w:rsidR="004F7FFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>ého vzdelávania a prípravy</w:t>
+        <w:t>ého vzdelávania a</w:t>
+      </w:r>
+      <w:r w:rsidR="00871FEB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F7FFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>prípravy</w:t>
+      </w:r>
+      <w:r w:rsidR="00871FEB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v strednej škole</w:t>
       </w:r>
       <w:r w:rsidR="00F2442C" w:rsidRPr="00DC2541">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>: __________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA5EDF0" w14:textId="77777777" w:rsidR="00F2442C" w:rsidRPr="00DC2541" w:rsidRDefault="00F2442C" w:rsidP="00F2442C">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09E60530" w14:textId="77777777" w:rsidR="00FF2136" w:rsidRPr="00B32B5F" w:rsidRDefault="00D46FF6" w:rsidP="00FF2136">
       <w:pPr>
@@ -3906,58 +3993,79 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F508DEA" w14:textId="77777777" w:rsidR="009F352E" w:rsidRDefault="009F352E" w:rsidP="009F352E"/>
   <w:p w14:paraId="7BA01150" w14:textId="77777777" w:rsidR="009F352E" w:rsidRDefault="009F352E" w:rsidP="009F352E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="30613A8D" w14:textId="78875A4C" w:rsidR="009F352E" w:rsidRDefault="009F352E" w:rsidP="009F352E">
+  <w:p w14:paraId="30613A8D" w14:textId="0ED6A8C4" w:rsidR="009F352E" w:rsidRDefault="009F352E" w:rsidP="009F352E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Telefón: 02/502 17 102         IČO: 31826253          E-mail: sekretariat@sppk.sk           </w:t>
+      <w:t xml:space="preserve">Telefón: </w:t>
+    </w:r>
+    <w:r w:rsidR="00096FA1">
+      <w:t>+421 </w:t>
+    </w:r>
+    <w:r w:rsidR="00096FA1" w:rsidRPr="00096FA1">
+      <w:t>903</w:t>
+    </w:r>
+    <w:r w:rsidR="00096FA1">
+      <w:t> </w:t>
+    </w:r>
+    <w:r w:rsidR="00096FA1" w:rsidRPr="00096FA1">
+      <w:t>588</w:t>
+    </w:r>
+    <w:r w:rsidR="00096FA1">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00096FA1" w:rsidRPr="00096FA1">
+      <w:t>106</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">        IČO: 31826253       E-mail: sekretariat@sppk.sk          </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:t>www</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:t>: http://www.sppk.sk</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0EE2A376" w14:textId="77777777" w:rsidR="0029325B" w:rsidRDefault="0029325B" w:rsidP="0029325B"/>
   <w:p w14:paraId="27A58F01" w14:textId="77777777" w:rsidR="004F7FFC" w:rsidRPr="000D29CE" w:rsidRDefault="004F7FFC" w:rsidP="0029325B">
     <w:pPr>
       <w:ind w:right="75"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="1F497D"/>
         <w:sz w:val="16"/>
         <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
@@ -4879,73 +4987,75 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B2DDE"/>
     <w:rsid w:val="000044AC"/>
     <w:rsid w:val="0001020C"/>
     <w:rsid w:val="000129F9"/>
     <w:rsid w:val="000131CC"/>
     <w:rsid w:val="00015E8E"/>
     <w:rsid w:val="00021651"/>
     <w:rsid w:val="00027FB8"/>
     <w:rsid w:val="00043925"/>
     <w:rsid w:val="000445E7"/>
     <w:rsid w:val="00050412"/>
     <w:rsid w:val="000576F9"/>
     <w:rsid w:val="000626AC"/>
     <w:rsid w:val="00062751"/>
     <w:rsid w:val="00062E75"/>
     <w:rsid w:val="000761B4"/>
     <w:rsid w:val="00076E1B"/>
     <w:rsid w:val="0008258B"/>
     <w:rsid w:val="00087BC9"/>
+    <w:rsid w:val="00096FA1"/>
     <w:rsid w:val="000A00B6"/>
     <w:rsid w:val="000A3C43"/>
     <w:rsid w:val="000A58F7"/>
     <w:rsid w:val="000C1E02"/>
     <w:rsid w:val="000D08CF"/>
     <w:rsid w:val="000D3935"/>
     <w:rsid w:val="000E0EA6"/>
     <w:rsid w:val="00125D5C"/>
     <w:rsid w:val="00136353"/>
     <w:rsid w:val="00145321"/>
     <w:rsid w:val="0014796E"/>
     <w:rsid w:val="00151B3A"/>
     <w:rsid w:val="00170D06"/>
     <w:rsid w:val="001800C8"/>
     <w:rsid w:val="0018021A"/>
     <w:rsid w:val="001878AF"/>
     <w:rsid w:val="001A4D30"/>
     <w:rsid w:val="001D6ACC"/>
     <w:rsid w:val="001E08A5"/>
     <w:rsid w:val="001E2144"/>
     <w:rsid w:val="001E2D37"/>
     <w:rsid w:val="001E45F3"/>
     <w:rsid w:val="001E5975"/>
+    <w:rsid w:val="001E61FF"/>
     <w:rsid w:val="00213D64"/>
     <w:rsid w:val="002446D0"/>
     <w:rsid w:val="00255CB9"/>
     <w:rsid w:val="0025646A"/>
     <w:rsid w:val="00270D30"/>
     <w:rsid w:val="002766BC"/>
     <w:rsid w:val="002802BF"/>
     <w:rsid w:val="0028396F"/>
     <w:rsid w:val="0029325B"/>
     <w:rsid w:val="00293FFD"/>
     <w:rsid w:val="00294EE0"/>
     <w:rsid w:val="002978F7"/>
     <w:rsid w:val="002A3CC0"/>
     <w:rsid w:val="002A4FC8"/>
     <w:rsid w:val="002B43E0"/>
     <w:rsid w:val="002B7F4D"/>
     <w:rsid w:val="002C0CC7"/>
     <w:rsid w:val="002C3065"/>
     <w:rsid w:val="002C4D16"/>
     <w:rsid w:val="002D4EDB"/>
     <w:rsid w:val="002E62A3"/>
     <w:rsid w:val="0030467F"/>
     <w:rsid w:val="00312164"/>
     <w:rsid w:val="00324AEB"/>
     <w:rsid w:val="00352002"/>
@@ -5001,64 +5111,66 @@
     <w:rsid w:val="00654671"/>
     <w:rsid w:val="00662E66"/>
     <w:rsid w:val="006736B3"/>
     <w:rsid w:val="00677497"/>
     <w:rsid w:val="006802D6"/>
     <w:rsid w:val="00692825"/>
     <w:rsid w:val="006933A3"/>
     <w:rsid w:val="00696AF0"/>
     <w:rsid w:val="006A7B08"/>
     <w:rsid w:val="006B12DB"/>
     <w:rsid w:val="006B2B8F"/>
     <w:rsid w:val="006B3D6A"/>
     <w:rsid w:val="006C4973"/>
     <w:rsid w:val="006D02DF"/>
     <w:rsid w:val="006D3808"/>
     <w:rsid w:val="006E1422"/>
     <w:rsid w:val="006E7BEC"/>
     <w:rsid w:val="00704F73"/>
     <w:rsid w:val="0072254C"/>
     <w:rsid w:val="00747092"/>
     <w:rsid w:val="007529DF"/>
     <w:rsid w:val="00774443"/>
     <w:rsid w:val="00775BD2"/>
     <w:rsid w:val="00781677"/>
     <w:rsid w:val="007924CA"/>
+    <w:rsid w:val="007B335A"/>
     <w:rsid w:val="007B3372"/>
     <w:rsid w:val="007C200F"/>
     <w:rsid w:val="007D115F"/>
     <w:rsid w:val="007D6DB3"/>
     <w:rsid w:val="007E48B1"/>
     <w:rsid w:val="007E597E"/>
     <w:rsid w:val="00807926"/>
     <w:rsid w:val="00821978"/>
     <w:rsid w:val="00835DDC"/>
     <w:rsid w:val="00844EF2"/>
     <w:rsid w:val="008567E2"/>
     <w:rsid w:val="00861367"/>
     <w:rsid w:val="008613B8"/>
     <w:rsid w:val="00863F1F"/>
+    <w:rsid w:val="00871FEB"/>
     <w:rsid w:val="008819C2"/>
     <w:rsid w:val="00882AB8"/>
     <w:rsid w:val="00884570"/>
     <w:rsid w:val="00884726"/>
     <w:rsid w:val="00884F96"/>
     <w:rsid w:val="00885FA3"/>
     <w:rsid w:val="00891EBE"/>
     <w:rsid w:val="008C4861"/>
     <w:rsid w:val="008D4BF5"/>
     <w:rsid w:val="008E2B1A"/>
     <w:rsid w:val="008F0EBD"/>
     <w:rsid w:val="00934EB4"/>
     <w:rsid w:val="009545EB"/>
     <w:rsid w:val="00966981"/>
     <w:rsid w:val="00972BE5"/>
     <w:rsid w:val="0099506E"/>
     <w:rsid w:val="009A594F"/>
     <w:rsid w:val="009A721A"/>
     <w:rsid w:val="009B073F"/>
     <w:rsid w:val="009C4782"/>
     <w:rsid w:val="009D1A6B"/>
     <w:rsid w:val="009F34CE"/>
     <w:rsid w:val="009F352E"/>
     <w:rsid w:val="009F53EF"/>
     <w:rsid w:val="00A00B65"/>
@@ -5608,50 +5720,51 @@
     <w:aliases w:val="Chapter"/>
     <w:basedOn w:val="Normlny"/>
     <w:next w:val="Normlny"/>
     <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="000D08CF"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
     <w:name w:val="Nadpis 1 Char"/>
@@ -6193,70 +6306,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1259</Words>
-  <Characters>7179</Characters>
+  <Words>1269</Words>
+  <Characters>7237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
+  <Lines>60</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8422</CharactersWithSpaces>
+  <CharactersWithSpaces>8490</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>