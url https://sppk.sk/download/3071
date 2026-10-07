--- v0 (2026-06-04)
+++ v1 (2026-10-07)
@@ -3085,51 +3085,51 @@
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4CE04C50" w14:textId="77777777" w:rsidR="001009A3" w:rsidRDefault="001009A3" w:rsidP="001009A3">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2184"/>
         <w:tab w:val="left" w:pos="4080"/>
         <w:tab w:val="left" w:pos="5640"/>
         <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:ind w:right="-366"/>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="53DC73E0" w14:textId="2943FBC0" w:rsidR="001009A3" w:rsidRPr="00BE082E" w:rsidRDefault="00B84DC9" w:rsidP="001009A3">
+  <w:p w14:paraId="53DC73E0" w14:textId="14498BC6" w:rsidR="001009A3" w:rsidRPr="00BE082E" w:rsidRDefault="00B84DC9" w:rsidP="001009A3">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2184"/>
         <w:tab w:val="left" w:pos="4080"/>
         <w:tab w:val="left" w:pos="5640"/>
         <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:ind w:right="-366"/>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -3195,75 +3195,107 @@
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="57ACF647" id="Line 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,789pt" to="483.3pt,789pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFx3I6wQEAAGkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc4/U6SlqvvM7BaXpx&#10;W0tJf8AY2F0UYBBgr/3vO+CPpO2t6h4Qw8w83nvDLh4O1rC9ClGja3k9mXKmnECpXd/yny9PN585&#10;iwmcBINOtfyoIn9YfvywGH2jZjigkSowAnGxGX3Lh5R8U1VRDMpCnKBXjpIdBguJwtBXMsBI6NZU&#10;s+n0vhoxSB9QqBjp9PGU5MuC33VKpB9dF1VipuXELZU1lHWb12q5gKYP4ActzjTgH1hY0I4uvUI9&#10;QgK2C/ovKKtFwIhdmgi0FXadFqpoIDX19A81zwN4VbSQOdFfbYr/D1Z8328C05Jmx5kDSyNaa6fY&#10;PDsz+thQwcptQtYmDu7Zr1G8RuZwNYDrVWH4cvTUVueO6reWHERP+NvxG0qqgV3CYtOhCzZDkgHs&#10;UKZxvE5DHRITdHhf336a1zQ0cclV0FwafYjpq0LL8qblhjgXYNivY8pEoLmU5HscPmljyrCNY2PL&#10;53ezu9IQ0WiZk7kshn67MoHtgZ7LbfmKKsq8Lwu4c7KADQrkl/M+gTanPV1u3NmMrP/k5BblcRMu&#10;JtE8C8vz28sP5n1cut/+kOUvAAAA//8DAFBLAwQUAAYACAAAACEAEXUtpdoAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91UMNY0myJC6a1gLPQ6zY5JaHY27G7a+O8dD6K3&#10;mfeGN98rN7Mb1IVC7D0bWC4yUMSNtz23Bg4f24cVqJiQLQ6eycAXRdhUtzclFtZf+Z0udWqVhHAs&#10;0ECX0lhoHZuOHMaFH4nF+/TBYZI1tNoGvEq4G/RjluXaYc/yocOR3jpqzvXkDKSepyXv6/1u14bt&#10;dLSHMM6ZMfd38+saVKI5/R3DD76gQyVMJz+xjWowIEWSqE/PK5nEf8nzHNTpV9JVqf9XqL4BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABcdyOsEBAABpAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEXUtpdoAAAAKAQAADwAAAAAAAAAAAAAAAAAb&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#333">
               <w10:wrap type="tight" anchory="page"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="001009A3" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t>Telefón: 02/</w:t>
+      <w:t xml:space="preserve">Telefón: </w:t>
+    </w:r>
+    <w:r w:rsidR="00AC1DBA">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>+421 </w:t>
+    </w:r>
+    <w:r w:rsidR="00AC1DBA" w:rsidRPr="00AC1DBA">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>903</w:t>
+    </w:r>
+    <w:r w:rsidR="00AC1DBA">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+    <w:r w:rsidR="00AC1DBA" w:rsidRPr="00AC1DBA">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>588</w:t>
+    </w:r>
+    <w:r w:rsidR="00AC1DBA">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00AC1DBA" w:rsidRPr="00AC1DBA">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>106</w:t>
     </w:r>
     <w:r w:rsidR="00182E75">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t>502 17 102</w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve">   </w:t>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="001009A3" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00182E75">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidR="001009A3" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">IČO: 31826253 </w:t>
     </w:r>
@@ -4707,70 +4739,72 @@
     <w:rsid w:val="0069614F"/>
     <w:rsid w:val="006A7C16"/>
     <w:rsid w:val="006D0656"/>
     <w:rsid w:val="006D3915"/>
     <w:rsid w:val="0073719C"/>
     <w:rsid w:val="00783EEB"/>
     <w:rsid w:val="007E1729"/>
     <w:rsid w:val="007F4E5D"/>
     <w:rsid w:val="0080551F"/>
     <w:rsid w:val="0081729C"/>
     <w:rsid w:val="008233FC"/>
     <w:rsid w:val="00892028"/>
     <w:rsid w:val="008E6AA2"/>
     <w:rsid w:val="00925B62"/>
     <w:rsid w:val="00943933"/>
     <w:rsid w:val="009679D6"/>
     <w:rsid w:val="00974A97"/>
     <w:rsid w:val="009777E3"/>
     <w:rsid w:val="009846EE"/>
     <w:rsid w:val="00A047F8"/>
     <w:rsid w:val="00A50347"/>
     <w:rsid w:val="00A54ADF"/>
     <w:rsid w:val="00A65E92"/>
     <w:rsid w:val="00AA1650"/>
     <w:rsid w:val="00AA425A"/>
+    <w:rsid w:val="00AC1DBA"/>
     <w:rsid w:val="00B01684"/>
     <w:rsid w:val="00B47E8F"/>
     <w:rsid w:val="00B606A9"/>
     <w:rsid w:val="00B61723"/>
     <w:rsid w:val="00B84DC9"/>
     <w:rsid w:val="00B94A98"/>
     <w:rsid w:val="00BA388C"/>
     <w:rsid w:val="00BB484D"/>
     <w:rsid w:val="00BD6D6E"/>
     <w:rsid w:val="00C029B0"/>
     <w:rsid w:val="00C031BE"/>
     <w:rsid w:val="00C2000E"/>
     <w:rsid w:val="00C25F0A"/>
     <w:rsid w:val="00C5003C"/>
     <w:rsid w:val="00C87E5C"/>
     <w:rsid w:val="00D06BDA"/>
     <w:rsid w:val="00D25B30"/>
     <w:rsid w:val="00D9321C"/>
     <w:rsid w:val="00D933D5"/>
     <w:rsid w:val="00D979E8"/>
+    <w:rsid w:val="00DC39C5"/>
     <w:rsid w:val="00DC5963"/>
     <w:rsid w:val="00DE0CB0"/>
     <w:rsid w:val="00E07C04"/>
     <w:rsid w:val="00E13309"/>
     <w:rsid w:val="00E41850"/>
     <w:rsid w:val="00E42B53"/>
     <w:rsid w:val="00EB6127"/>
     <w:rsid w:val="00F022C7"/>
     <w:rsid w:val="00F03C42"/>
     <w:rsid w:val="00F63707"/>
     <w:rsid w:val="00FB3104"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>