--- v0 (2026-06-04)
+++ v1 (2026-10-07)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="38CD7EFD" w14:textId="77777777" w:rsidR="000F5242" w:rsidRDefault="000F5242" w:rsidP="001736D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E8D748B" w14:textId="77777777" w:rsidR="001736D7" w:rsidRPr="00626147" w:rsidRDefault="001736D7" w:rsidP="001736D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626147">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -631,161 +631,161 @@
       </w:r>
       <w:r w:rsidR="001278DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> podpisuje samostatne osoba, ktorá je oprávnená samostatne konať v mene spoločnosti, alebo viaceré osoby, ak za spoločnosť koná a podpisuje súčasne viacej osôb, a to podľa výpisu z obchodného registra alebo podľa zriaďovacej listiny alebo obdobného dokumentu, ak je zamestnávateľ právnická osoba. Oznámenie podpisuje SZČO, ak je zamestnávateľom fyzická osoba. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F5242" w:rsidSect="001009A3">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1536" w:right="1418" w:bottom="851" w:left="1418" w:header="284" w:footer="369" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1ABBFB3D" w14:textId="77777777" w:rsidR="00F1239F" w:rsidRDefault="00F1239F" w:rsidP="0014756E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3C275E67" w14:textId="77777777" w:rsidR="00F1239F" w:rsidRDefault="00F1239F" w:rsidP="0014756E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59DC45D4" w14:textId="77777777" w:rsidR="001009A3" w:rsidRDefault="001009A3" w:rsidP="001009A3">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2184"/>
         <w:tab w:val="left" w:pos="4080"/>
         <w:tab w:val="left" w:pos="5640"/>
         <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:ind w:right="-366"/>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="726FBC84" w14:textId="77777777" w:rsidR="001009A3" w:rsidRDefault="001009A3" w:rsidP="001009A3">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2184"/>
         <w:tab w:val="left" w:pos="4080"/>
         <w:tab w:val="left" w:pos="5640"/>
         <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:ind w:right="-366"/>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="43A00060" w14:textId="5CF4F21D" w:rsidR="001009A3" w:rsidRPr="00BE082E" w:rsidRDefault="00915E8C" w:rsidP="001009A3">
+  <w:p w14:paraId="43A00060" w14:textId="024DF14F" w:rsidR="001009A3" w:rsidRPr="00BE082E" w:rsidRDefault="00915E8C" w:rsidP="001009A3">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2184"/>
         <w:tab w:val="left" w:pos="4080"/>
         <w:tab w:val="left" w:pos="5640"/>
         <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:ind w:right="-366"/>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -851,59 +851,59 @@
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="2F9FD994" id="Line 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,789pt" to="483.3pt,789pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFx3I6wQEAAGkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc4/U6SlqvvM7BaXpx&#10;W0tJf8AY2F0UYBBgr/3vO+CPpO2t6h4Qw8w83nvDLh4O1rC9ClGja3k9mXKmnECpXd/yny9PN585&#10;iwmcBINOtfyoIn9YfvywGH2jZjigkSowAnGxGX3Lh5R8U1VRDMpCnKBXjpIdBguJwtBXMsBI6NZU&#10;s+n0vhoxSB9QqBjp9PGU5MuC33VKpB9dF1VipuXELZU1lHWb12q5gKYP4ActzjTgH1hY0I4uvUI9&#10;QgK2C/ovKKtFwIhdmgi0FXadFqpoIDX19A81zwN4VbSQOdFfbYr/D1Z8328C05Jmx5kDSyNaa6fY&#10;PDsz+thQwcptQtYmDu7Zr1G8RuZwNYDrVWH4cvTUVueO6reWHERP+NvxG0qqgV3CYtOhCzZDkgHs&#10;UKZxvE5DHRITdHhf336a1zQ0cclV0FwafYjpq0LL8qblhjgXYNivY8pEoLmU5HscPmljyrCNY2PL&#10;53ezu9IQ0WiZk7kshn67MoHtgZ7LbfmKKsq8Lwu4c7KADQrkl/M+gTanPV1u3NmMrP/k5BblcRMu&#10;JtE8C8vz28sP5n1cut/+kOUvAAAA//8DAFBLAwQUAAYACAAAACEAEXUtpdoAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91UMNY0myJC6a1gLPQ6zY5JaHY27G7a+O8dD6K3&#10;mfeGN98rN7Mb1IVC7D0bWC4yUMSNtz23Bg4f24cVqJiQLQ6eycAXRdhUtzclFtZf+Z0udWqVhHAs&#10;0ECX0lhoHZuOHMaFH4nF+/TBYZI1tNoGvEq4G/RjluXaYc/yocOR3jpqzvXkDKSepyXv6/1u14bt&#10;dLSHMM6ZMfd38+saVKI5/R3DD76gQyVMJz+xjWowIEWSqE/PK5nEf8nzHNTpV9JVqf9XqL4BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABcdyOsEBAABpAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEXUtpdoAAAAKAQAADwAAAAAAAAAAAAAAAAAb&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#333">
               <w10:wrap type="tight" anchory="page"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="001009A3" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t>Telefón: 02/</w:t>
+      <w:t xml:space="preserve">Telefón: </w:t>
     </w:r>
-    <w:r w:rsidR="00940137">
+    <w:r w:rsidR="00DB307A" w:rsidRPr="00DB307A">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t>502 17 102</w:t>
+      <w:t>+421 903 588 106</w:t>
     </w:r>
     <w:r w:rsidR="001009A3" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="001009A3" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00940137">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">         </w:t>
     </w:r>
@@ -969,70 +969,70 @@
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>www</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="001009A3" w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t>: http://www.sppk.sk</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6C3B366B" w14:textId="77777777" w:rsidR="002F0BC9" w:rsidRPr="001009A3" w:rsidRDefault="002F0BC9" w:rsidP="001009A3">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="52534E0E" w14:textId="77777777" w:rsidR="00F1239F" w:rsidRDefault="00F1239F" w:rsidP="0014756E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="00CCF824" w14:textId="77777777" w:rsidR="00F1239F" w:rsidRDefault="00F1239F" w:rsidP="0014756E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58EE64F8" w14:textId="67F28236" w:rsidR="0014756E" w:rsidRPr="001009A3" w:rsidRDefault="00915E8C" w:rsidP="001009A3">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sk-SK"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4494D1E2" wp14:editId="0076C865">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>900430</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>935990</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6137910" cy="0"/>
               <wp:effectExtent l="5080" t="12065" r="10160" b="6985"/>
               <wp:wrapTight wrapText="bothSides">
                 <wp:wrapPolygon edited="0">
                   <wp:start x="0" y="-2147483648"/>
@@ -1308,51 +1308,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="666115" cy="460375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23EE24CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03288714"/>
     <w:lvl w:ilvl="0" w:tplc="6A00F44C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -1913,103 +1913,103 @@
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="295066049">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="362291393">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1609046574">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="133062018">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1092430219">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="483667429">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="375857951">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -2068,95 +2068,97 @@
     <w:rsid w:val="00915E8C"/>
     <w:rsid w:val="00940137"/>
     <w:rsid w:val="00974A97"/>
     <w:rsid w:val="009777E3"/>
     <w:rsid w:val="009846EE"/>
     <w:rsid w:val="00A047F8"/>
     <w:rsid w:val="00A54ADF"/>
     <w:rsid w:val="00AA1650"/>
     <w:rsid w:val="00AA425A"/>
     <w:rsid w:val="00B01684"/>
     <w:rsid w:val="00B20DE0"/>
     <w:rsid w:val="00B47E8F"/>
     <w:rsid w:val="00B606A9"/>
     <w:rsid w:val="00B61723"/>
     <w:rsid w:val="00B94A98"/>
     <w:rsid w:val="00BA388C"/>
     <w:rsid w:val="00BB484D"/>
     <w:rsid w:val="00C14F58"/>
     <w:rsid w:val="00C25F0A"/>
     <w:rsid w:val="00C5003C"/>
     <w:rsid w:val="00C87E5C"/>
     <w:rsid w:val="00D06BDA"/>
     <w:rsid w:val="00D9321C"/>
     <w:rsid w:val="00D933D5"/>
     <w:rsid w:val="00D979E8"/>
+    <w:rsid w:val="00DB307A"/>
     <w:rsid w:val="00DD3879"/>
     <w:rsid w:val="00DE0CB0"/>
     <w:rsid w:val="00E07C04"/>
     <w:rsid w:val="00E13309"/>
     <w:rsid w:val="00E41850"/>
     <w:rsid w:val="00E42B53"/>
     <w:rsid w:val="00EA15DC"/>
     <w:rsid w:val="00EB6127"/>
     <w:rsid w:val="00F022C7"/>
     <w:rsid w:val="00F03C42"/>
     <w:rsid w:val="00F1239F"/>
+    <w:rsid w:val="00F22B3F"/>
     <w:rsid w:val="00F63707"/>
     <w:rsid w:val="00FA4A1D"/>
     <w:rsid w:val="00FB3104"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7057ADBA"/>
   <w15:docId w15:val="{F6E1E5BB-BE74-4D63-B988-2D4CCF770E28}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2512,51 +2514,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00304627"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textbubliny">
     <w:name w:val="Balloon Text"/>
@@ -2626,51 +2627,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="PtaChar">
     <w:name w:val="Päta Char"/>
     <w:link w:val="Pta"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0014756E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezriadkovania">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0014756E"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="903219281">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>