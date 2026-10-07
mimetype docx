--- v0 (2026-06-04)
+++ v1 (2026-10-07)
@@ -1,7490 +1,6843 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="5C162B69" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-          <w:tab w:val="left" w:pos="993" w:leader="none"/>
+          <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="598C5534" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>S Ú H L A S   Z A M E S T N Á V A T E Ľ A</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="77AD819B" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>podľa § 12 ods. 4 zákona č. 61/2015 Z. z. o odbornom vzdelávaní a príprave a o zmene a doplnení niektorých zákonov (v znení neskorších predpisov)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="56520FB8" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2531DBCA" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zamestnávateľ: </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="04C994FA" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchodné meno: ___________________________________________________________, </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4464DDF6" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">so sídlom: ____________________________________, IČO: _______________________, </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6CA40779" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zastúpený: _____________________________________, </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6BBF9661" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2FF8F6F5" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ktorému bolo vydané osvedčenie o spôsobilosti zamestnávateľa poskytovať praktické vyučovanie v systéme duálneho vzdelávania č.: __________ dňa __________ na pracovisku praktického vyučovania [Adresa] ________________________________________ pre najviac [Počet] _____ žiakov študijného/učebného odboru [Kód a názov študijného alebo učebného odboru] ______________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7D26E83F" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="58A8B185" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>v y d á v a  s ú h l as,  že</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5AAF263D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5AD3B8" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zamestnávateľovi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1379005B" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(žiadateľ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240F539D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B077C7B" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obchodné meno: ___________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693F81B4" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so sídlom: ____________________________________, IČO: _______________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445FBC85" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zastúpený: _____________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D003E6" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72325044" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>zabezpečí príslušnú časť praktického vyučovania na svojom pracovisku praktického vyučovania (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>špecifikácia v prílohe č. 1 tohto dokumentu)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, celkom v rozsahu  .... hodín, čo je  ..... % (najviac 50 %) z celkového rozsahu vyučovacích hodín praktického vyučovania, pre [Počet] _____ žiakov študijného/učebného odboru [Kód a názov študijného alebo učebného odboru] ______________________________, z toho najviac pre [Počet] _____ žiakov v jeden vyučovací deň praktického vyučovania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3E2602" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E44E461" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:pStyle w:val="Bezriadkovania"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tento súhlas slúži ako príloha k žiadosti o overenie spôsobilosti zamestnávateľa a ako doklad na preukázanie zabezpečenia a vymedzenia priestorov a materiálno–technického zabezpečenia zodpovedajúceho príslušnej časti školského vzdelávacieho programu uvedeného študijného odboru/učebného odboru podľa § 12 ods. 4 zákona č. 61/2015 Z. z. o odbornom vzdelávaní a príprave a o zmene a doplnení niektorých zákonov (v znení neskorších predpisov).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FA4C49" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="044D4758" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V ____________________, dňa_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B69EA3" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF09860" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C126774" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Štatutárny zástupca [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meno a priezvisko, funkcia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2917990B" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Príloha č. 1</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="095714EA" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
-        <w:pStyle w:val="Bezriadkovania"/>
-[...44 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...253 lines deleted...]
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCA0748" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Príloha č. 1</w:t>
+        <w:t xml:space="preserve">Špecifikácia príslušnej časti praktického vyučovania, ktoré bude poskytovať na svojom pracovisku praktického vyučovania spolupracujúci zamestnávateľ </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1D8650CA" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="44D62422" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:r>
-[...14 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Špecifikácia príslušnej časti praktického vyučovania, ktoré bude poskytovať na svojom pracovisku praktického vyučovania spolupracujúci zamestnávateľ </w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Spolupracujúci zamestnávateľ: </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="66350284" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1AAE7DD0" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchodné meno: ___________________________________________________________________, </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="331D51B5" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="480"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">so sídlom: ____________________________________________, IČO: _______________________, </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="06D448A0" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9782" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="1324"/>
         <w:gridCol w:w="2153"/>
         <w:gridCol w:w="2807"/>
       </w:tblGrid>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="7084AB76" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="00B0F0" w:val="clear"/>
-[...5 lines deleted...]
-              <w:ind w:left="171" w:right="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F2DAA0" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="171"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>vzor</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...3 lines deleted...]
-              <w:ind w:left="171" w:right="0"/>
+          <w:p w14:paraId="37B9DDF4" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="171"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Učebné osnovy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="5EDE0538" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...21 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="2CB2B532" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="752CCB16" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="067B2F2E" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kód a názov  ŠVP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6284" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3ECDB886" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:snapToGrid w:val="false"/>
-[...1 lines deleted...]
-              <w:ind w:left="75" w:right="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="75"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-        <w:trPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="3FF60070" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="52780619" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kód a názov študijného/učebného odboru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6284" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="618ED7B4" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="75" w:right="170"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-        <w:trPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="782A1C06" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="5B7B9FAE" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Názov predmetu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6284" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="30A9ABA1" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="75" w:right="170"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>odborný výcvik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="59C66148" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="0281F889" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ročník</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6284" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="4F28580A" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="75" w:right="170"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1., 2., 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="4FC5722E" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="2A8EFC59" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Týždenný počet vyučovacích hodín v ročníku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6284" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="4A73991B" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="75" w:right="170"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx h + xx h + xx h, celkom za štúdium xx h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="16FCE9EF" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="64BA3297" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Celkový počet hodín praktického vyučovania, ktoré zabezpečí spolupracujúci zamestnávateľ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6284" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="5633A990" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="75" w:right="170"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="15D81115" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="7FA72985" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rozsah praktického vyučovania,  ktoré zabezpečí spolupracujúci zamestnávateľ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6284" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="4AF0E042" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="75" w:right="170"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="23B3F190" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="00B0F0" w:val="clear"/>
-[...24 lines deleted...]
-        <w:trPr/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D140296" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="3D94B899" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...21 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="4946D636" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="081E32E9" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7A9D67" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rozpis učiva predmetu, ktoré zabezpečí spolupracujúci zamestnávateľ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F52766" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ročník</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF5499F" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Počet týždenných vyučovacích hodín</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="0316433D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Počet vyučovacích hodín za ročník, ktoré zabezpečí spolupracujúci zamestnávateľ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="64365FC5" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="0993CD85" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Odborný výcvik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="06402C9F" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>prvý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FC74A7" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E141A00" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="7809BA77" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFFFF" w:val="clear"/>
-[...23 lines deleted...]
-        <w:trPr/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1504E674" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="67AE761F" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="F2F2F2" w:val="clear"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28436EA1" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:spacing w:lineRule="auto" w:line="254"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Názov tematického celku/Témy </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="3DF7D2A8" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="F2F2F2" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67594B66" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Počet vyučovacích hodín</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="7F4BA3D1" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2AF67CF2" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="4D242927" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="2343312F" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="13D88349" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="743152D2" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="4E6D9939" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="63C2AB51" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="3E333B10" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="272782DF" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5D9BF353" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="42D2AC44" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="42051A61" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="31D47A82" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="3F6C8A5E" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="373E5441" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="58D1DA19" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="05A8C947" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="0A746B68" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6D330293" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="58F6ADBF" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="3CA76ADD" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2F49214A" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="238EE9AE" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="2F5C63F5" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7DBB7207" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="1B127D44" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="597C936D" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="F2F2F2" w:val="clear"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="06738812" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:spacing w:lineRule="auto" w:line="254"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Názov tematického celku/Témy </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="1937DAC1" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="F2F2F2" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECFEB25" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Počet vyučovacích hodín</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="4FF10CCD" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1B30A427" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="341620B2" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="290B4EB9" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6D8500E4" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="228024AA" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="5478C645" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="31D7D531" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="401A854E" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="11B042E9" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="385B231A" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="1B5E74B7" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="3478948C" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3203A17D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="5056FEC4" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="6C673902" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="10E7958E" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="1F612222" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="73D08C63" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4F02E694" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="3D54A87D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="49CAB019" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="22A6AF06" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="6F9532CC" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="069A5844" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7FD28FD0" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="4BE40B82" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="5792B349" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6A38DA9A" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="2227451A" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="5A92168E" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="31F4E43E" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="1AE4E782" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="69433FCB" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="3178257F" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="3B487667" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F33399" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rozpis učiva predmetu, ktoré zabezpečí spolupracujúci zamestnávateľ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="340F6127" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ročník</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0EF693" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Počet týždenných vyučovacích hodín</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="52164456" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Počet vyučovacích hodín za ročník, ktoré zabezpečí spolupracujúci zamestnávateľ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="381A9FCE" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F31B1E" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Odborný výcvik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A64359A" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>druhý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="31691768" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B3CF0B" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="4A9FE4AB" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...21 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="70716E43" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="2DA5C7EF" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="F2F2F2" w:val="clear"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="73145659" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:spacing w:lineRule="auto" w:line="254"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Názov tematického celku/Témy </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="6E41998D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="F2F2F2" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="65ACB4ED" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Počet vyučovacích hodín</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="5A969582" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4BF3DB83" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="65391990" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="46C2050A" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5DF28127" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="3B51A8B5" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="51346CE5" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1C482FF2" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="18640C31" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="47C33732" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="634276C3" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="07D3146C" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="78D219C3" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="27294957" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="75EF4FB7" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="27BBB1DF" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2F333877" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="5B09F2FD" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="273ADB81" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="66A3894F" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="2AD7789D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="4088487E" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1803ADBF" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="602D2F9B" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="3F651993" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4751D4ED" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="2962690E" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="2ABDBFB1" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2492EDED" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="33BE688D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="5E0C71C9" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4C6FB44E" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="7464E75B" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="69C8B7BF" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1E76233C" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="353267E6" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="710B6500" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="543E0861" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="6AD463F4" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="0381A830" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5D2E976D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="5F741620" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="4E4721B3" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="201DF5C2" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="3869CF6C" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="633AF898" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="19E4A419" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="73782547" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="4EEE1FBB" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="685FDD52" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="40BA8787" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="4269CA9C" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="20443309" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="73669B89" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="69C918F0" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6F8E959D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="4C0EAB29" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="0535A34D" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="62CE8F3E" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="295A387C" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="661BA5DE" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="75C66190" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="5699D20A" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="13058509" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB7267D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rozpis učiva predmetu, ktoré zabezpečí spolupracujúci zamestnávateľ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="064C7862" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ročník</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB2FB74" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Počet týždenných vyučovacích hodín</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="73655F4A" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Počet vyučovacích hodín za ročník, ktoré zabezpečí spolupracujúci zamestnávateľ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="7CAA0166" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CD5427" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Odborný výcvik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="41224A9D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tretí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9538D5" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="FFFF00" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B22E61" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="46E74C47" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...21 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="21048ECF" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="23D83921" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="F2F2F2" w:val="clear"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="326618A9" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:spacing w:lineRule="auto" w:line="254"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Názov tematického celku/Témy </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+          <w:p w14:paraId="11CCCF35" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:fill="F2F2F2" w:val="clear"/>
-[...4 lines deleted...]
-              <w:spacing w:lineRule="auto" w:line="254"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7935E67D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Počet vyučovacích hodín</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="002F454B" w14:paraId="2401D0F3" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="39147A3C" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="61A22211" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="44E3E994" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="74B9CDE5" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="171CBF4F" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="39B3FBD2" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7684AF39" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="5B432374" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="1A930A6E" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="48D08998" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="033B720D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="033BBD49" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1603F02A" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="30212957" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="3D7C9E9E" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="25D9425B" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="1AD376AE" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="5C30929D" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="70DDF015" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="0D5049EC" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="50AD50EC" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4E756D7F" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="09F68086" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="24C78C1B" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="24064913" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="202E217D" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="74A36638" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1656BD88" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="18B1B618" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="78C1A3B3" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3B9578B1" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="7043EC00" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="6562F62E" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="37B1F2DA" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="40BE7388" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="65CC0E2F" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="208B3162" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="16F23AF2" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="7AFF9787" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="60490AB9" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="6D2D3964" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="3A881CC5" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3A650CF4" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="51AED0AB" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="3C32404D" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="12C47395" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="1592CF95" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="4D5A481D" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6ED99426" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-        <w:trPr/>
+          <w:p w14:paraId="2C156F44" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F454B" w14:paraId="60550D52" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6975" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1B8D5428" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="17E25149" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="39ECFEA5" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="53F1E372" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="01AF6EA6" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="42348ECD" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...15 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V ____________________, dňa _____________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="755726AA" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2B733096" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7D1BA276" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="28347D02" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="360"/>
-[...21 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="00AC7E30" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Štatutárny zástupca [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Meno a priezvisko, funkcia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="74719D59" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:widowControl w:val="false"/>
+        <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-          <w:tab w:val="left" w:pos="851" w:leader="none"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="45AE5C17" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4D0FAE01" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...22 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:sectPr w:rsidR="002F454B">
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1418" w:right="1418" w:gutter="0" w:header="284" w:top="1536" w:footer="369" w:bottom="851"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
+      <w:pgMar w:top="1536" w:right="1418" w:bottom="851" w:left="1418" w:header="284" w:footer="369" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2244E054" w14:textId="77777777" w:rsidR="00E9030F" w:rsidRDefault="00E9030F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="16C5FA46" w14:textId="77777777" w:rsidR="00E9030F" w:rsidRDefault="00E9030F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...14 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
+  <w:font w:name="Noto Serif CJK SC">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Devanagari">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="ee"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="ee"/>
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:charset w:val="ee"/>
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:charset w:val="ee"/>
+  <w:font w:name="Noto Sans CJK SC">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...3 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="349F7A0F" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pta"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="708"/>
-[...3 lines deleted...]
-        <w:tab w:val="right" w:pos="9673" w:leader="none"/>
+        <w:tab w:val="left" w:pos="2184"/>
+        <w:tab w:val="left" w:pos="4080"/>
+        <w:tab w:val="left" w:pos="5640"/>
+        <w:tab w:val="right" w:pos="9673"/>
+      </w:tabs>
+      <w:ind w:right="-366"/>
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="651A710E" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
+    <w:pPr>
+      <w:pStyle w:val="Pta"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2184"/>
+        <w:tab w:val="left" w:pos="4080"/>
+        <w:tab w:val="left" w:pos="5640"/>
+        <w:tab w:val="right" w:pos="9673"/>
+      </w:tabs>
+      <w:ind w:right="-366"/>
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="42701D99" w14:textId="614C4D5C" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+    <w:pPr>
+      <w:pStyle w:val="Pta"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2184"/>
+        <w:tab w:val="left" w:pos="4080"/>
+        <w:tab w:val="left" w:pos="5640"/>
+        <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:ind w:right="-366"/>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="333333"/>
-[...1 lines deleted...]
-        <w:szCs w:val="19"/>
+        <w:noProof/>
       </w:rPr>
-    </w:r>
-[...100 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict w14:anchorId="24B1F0C0">
+        <v:line id="Line 9" o:spid="_x0000_s2049" style="position:absolute;z-index:17;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9.05pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9.05pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page" from="0,789pt" to="483.3pt,789pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8i17wgQEAAP4CAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815RjwEgFyzkkSC9B&#10;G6DtB9DU0iLAF3YZy/77LlnHSZNbUB0o7mt2Z5abm2Pw4gBILsVBLhedFBBNGl3cD/L3r/sv11JQ&#10;0XHUPkUY5AlI3mw/f9rMuYerNCU/AgoGidTPeZBTKblXiswEQdMiZYgctAmDLmziXo2oZ0YPXl11&#10;3VrNCceMyQARe+/+BuW24VsLpvywlqAIP0ierbQT27mrp9pudL9HnSdnzmPoD0wRtIvc9AJ1p4sW&#10;T+jeQQVnMFGyZWFSUMlaZ6BxYDbL7g2bn5PO0LiwOJQvMtH/gzXfD7fxEVmGOVNP+REri6PFUP88&#10;nzg2sU4XseBYhGHnerm67jrW1DzH1EthRirfIAVRL4P0LlYeuteHByrcjFOfU6o7pnvnfduFj2Ie&#10;5NfVumsFlLwba7CmEe53tx7FQfM2V+2rC2Swf9KCK1AZsd/HWgftIZw7v/Cst10aT42+qhaL3MrO&#10;D6Ju8bXN99fPdvsHAAD//wMAUEsDBBQABgAIAAAAIQAX4hev2wAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8MwDIXvSPyHyEjcWAqCbuuaTggBB3baQNo1TUzbkTilSbfy7zEHBDf7Pev5e+V6&#10;8k4ccYhdIAXXswwEkgm2o0bB2+vT1QJETJqsdoFQwRdGWFfnZ6UubDjRFo+71AgOoVhoBW1KfSFl&#10;NC16HWehR2LvPQxeJ16HRtpBnzjcO3mTZbn0uiP+0OoeH1o0H7vRK9jQi3GP40EuN6a+pc+Dn+/j&#10;s1KXF9P9CkTCKf0dww8+o0PFTHUYyUbhFHCRxOrdfMET+8s8z0HUv5KsSvm/QvUNAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA/Ite8IEBAAD+AgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAF+IXr9sAAAAKAQAADwAAAAAAAAAAAAAAAADbAwAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOMEAAAAAA==&#10;" o:allowincell="f" strokecolor="#333" strokeweight=".26mm">
+          <v:stroke joinstyle="miter"/>
+          <w10:wrap type="square" anchory="page"/>
+        </v:line>
+      </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
-      <w:t xml:space="preserve">Telefón: 02/50 21 71 11 </w:t>
+      <w:t xml:space="preserve">Telefón: </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E9030F">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>+421 903 588</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E9030F">
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>106</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Fax: 02/55 56 48 00         </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">IČO: 31826253 </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">Fax: 02/55 56 48 00 </w:t>
-[...5 lines deleted...]
-      <w:t>www: http://www.sppk.sk</w:t>
+      <w:t xml:space="preserve">        E</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-mail: </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">sppk@sppk.sk    </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+      <w:t>http://www.sppk.sk</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="622C458E" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="002F454B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pta"/>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="440ED500" w14:textId="77777777" w:rsidR="00E9030F" w:rsidRDefault="00E9030F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="27164335" w14:textId="77777777" w:rsidR="00E9030F" w:rsidRDefault="00E9030F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7765B16E" w14:textId="62D98B33" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Hlavika"/>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        <w:noProof/>
       </w:rPr>
-      <w:drawing>
-[...102 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict w14:anchorId="7BE6ABD9">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="Obrázok 2" o:spid="_x0000_s2052" type="#_x0000_t75" style="position:absolute;margin-left:64.85pt;margin-top:32.95pt;width:52.45pt;height:36.25pt;z-index:-503316475;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9.05pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9.05pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="" croptop="-54f" cropbottom="-54f" cropleft="28182f" cropright="1975f"/>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
     </w:r>
     <w:r>
-      <mc:AlternateContent>
-[...121 lines deleted...]
-      </mc:AlternateContent>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="0C0BCDF0">
+        <v:line id="Line 4" o:spid="_x0000_s2051" style="position:absolute;z-index:13;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9.05pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9.05pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page" from="70.9pt,73.7pt" to="554.2pt,73.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8i17wgQEAAP4CAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815RjwEgFyzkkSC9B&#10;G6DtB9DU0iLAF3YZy/77LlnHSZNbUB0o7mt2Z5abm2Pw4gBILsVBLhedFBBNGl3cD/L3r/sv11JQ&#10;0XHUPkUY5AlI3mw/f9rMuYerNCU/AgoGidTPeZBTKblXiswEQdMiZYgctAmDLmziXo2oZ0YPXl11&#10;3VrNCceMyQARe+/+BuW24VsLpvywlqAIP0ierbQT27mrp9pudL9HnSdnzmPoD0wRtIvc9AJ1p4sW&#10;T+jeQQVnMFGyZWFSUMlaZ6BxYDbL7g2bn5PO0LiwOJQvMtH/gzXfD7fxEVmGOVNP+REri6PFUP88&#10;nzg2sU4XseBYhGHnerm67jrW1DzH1EthRirfIAVRL4P0LlYeuteHByrcjFOfU6o7pnvnfduFj2Ie&#10;5NfVumsFlLwba7CmEe53tx7FQfM2V+2rC2Swf9KCK1AZsd/HWgftIZw7v/Cst10aT42+qhaL3MrO&#10;D6Ju8bXN99fPdvsHAAD//wMAUEsDBBQABgAIAAAAIQBBXRWK3AAAAAwBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8MwDIXvSPyHyEjcWFpUsa1rOiEEHNiJgcQ1TUzb0TilSbfy73ElpHF7z356/lxs&#10;J9eJIw6h9aQgXSQgkIy3LdUK3t+eblYgQtRkdecJFfxggG15eVHo3PoTveJxH2vBJRRyraCJsc+l&#10;DKZBp8PC90i8+/SD05HtUEs76BOXu07eJsmddLolvtDoHh8aNF/70SnY0YvpHseDXO9MldH3wS0/&#10;wrNS11fT/QZExCmewzDjMzqUzFT5kWwQHfssZfQ4i2UGYk6kyYpV9TeSZSH/P1H+AgAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPyLXvCBAQAA/gIAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEFdFYrcAAAADAEAAA8AAAAAAAAAAAAAAAAA2wMAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADkBAAAAAA=&#10;" o:allowincell="f" strokecolor="#333" strokeweight=".26mm">
+          <v:stroke joinstyle="miter"/>
+          <w10:wrap type="square" anchorx="page" anchory="page"/>
+        </v:line>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="456B0555">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="Frame1" o:spid="_x0000_s2050" type="#_x0000_t202" style="position:absolute;margin-left:306.2pt;margin-top:37.65pt;width:252pt;height:45pt;z-index:-503316471;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9.05pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9.05pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOex00owEAAE0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/oOwi6N3LapRuMOMW2IsOA&#10;YRvQ7QFkWYoFyKIgqrHz9qXkNC662zAfZP7pIz+S2t5Pg2NHHdGCb/h6VXGmvYLO+kPD//zeX3/k&#10;DJP0nXTgdcNPGvn97urddgy1voEeXKcjIxCP9Rga3qcUaiFQ9XqQuIKgPTkNxEEmUuNBdFGOhD44&#10;cVNVd2KE2IUISiOS9WF28l3BN0ar9NMY1Im5hlNtqZyxnG0+xW4r60OUobfqXIb8hyoGaT0lvUA9&#10;yCTZU7R/QQ1WRUAwaaVgEGCMVbpwIDbr6g2bx14GXbhQczBc2oT/D1b9OD6GX5Gl6TNMNMDckDFg&#10;jWTMfCYTh/ynShn5qYWnS9v0lJgi4y0N4n1FLkW+zYf1hmSCEcvtEDF91TCwLDQ80lhKt+TxO6Y5&#10;9CUkJ0Nwtttb54oSD+0XF9lR0gj35ZvvutDL2fqSDufQkvoVhlgIZSlN7XRm2UJ3IvLum6eW3t1u&#10;aEEWMS5iu4jSqx5ogWYCHj49JTC2kMjgMyJVkBWaWanlvF95KV7rJWp5BbtnAAAA//8DAFBLAwQU&#10;AAYACAAAACEAjjQFnOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLPL&#10;VosGWRqtGtP0YIoePC4wBSI7S9iF0n/v9KS3mfde3nyTrmfbiQkH3zrSoBYRCKTSVS3VGr4+324e&#10;QPhgqDKdI9RwQg/r7PIiNUnljrTHKQ+14BLyidHQhNAnUvqyQWv8wvVI7B3cYE3gdahlNZgjl9tO&#10;LqMolta0xBca0+OmwfInH62G/GX6+Ja77aEv1eZ1V7w/j6fVXuvrq/npEUTAOfyF4YzP6JAxU+FG&#10;qrzoNMRqecdRDferWxDngFIxKwVPMUsyS+X/H7JfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAI57HTSjAQAATQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAI40BZzhAAAACwEAAA8AAAAAAAAAAAAAAAAA/QMAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;" o:allowincell="f" stroked="f">
+          <v:fill opacity="0"/>
+          <v:textbox inset=".05pt,.05pt,.05pt,.05pt">
+            <w:txbxContent>
+              <w:p w14:paraId="0E6C67F6" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+                <w:pPr>
+                  <w:spacing w:after="120" w:line="180" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:w w:val="97"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:w w:val="97"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>Slovenská poľnohospodárska a potravinárska komora</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="6FDCF326" w14:textId="77777777" w:rsidR="002F454B" w:rsidRDefault="00E9030F">
+                <w:pPr>
+                  <w:spacing w:after="120" w:line="180" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:w w:val="97"/>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                  <w:t>Záhradnícka 21, 811 07 Bratislava</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="0"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="002F454B"/>
+    <w:rsid w:val="002F454B"/>
+    <w:rsid w:val="00E9030F"/>
+    <w:rsid w:val="00F22B3F"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="sk-SK"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5FBD0F2B"/>
+  <w15:docId w15:val="{B4A3CAB1-35C4-4739-BEBC-7F1131B03D96}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Noto Serif CJK SC" w:cs="Lohit Devanagari"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Serif CJK SC" w:hAnsi="Liberation Serif" w:cs="Lohit Devanagari"/>
+        <w:lang w:val="sk-SK" w:eastAsia="sk-SK" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
-      <w:bidi w:val="0"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="sk-SK" w:bidi="ar-SA" w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num1z0">
+  <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num1z1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
     <w:name w:val="WW8Num1z1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num1z2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
     <w:name w:val="WW8Num1z2"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num1z4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z4">
     <w:name w:val="WW8Num1z4"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num2z0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
     <w:name w:val="WW8Num2z0"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num2z1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
     <w:name w:val="WW8Num2z1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num2z2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z2">
     <w:name w:val="WW8Num2z2"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num2z3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
     <w:name w:val="WW8Num2z3"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num4z0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
     <w:name w:val="WW8Num4z0"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num5z0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
     <w:name w:val="WW8Num5z0"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num6z0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
     <w:name w:val="WW8Num6z0"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num6z1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z1">
     <w:name w:val="WW8Num6z1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Predvolenpsmoodseku">
-[...4 lines deleted...]
-  <w:style w:type="character" w:styleId="TextbublinyChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HlavikaChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HlavikaChar">
     <w:name w:val="Hlavička Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PtaChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PtaChar">
     <w:name w:val="Päta Char"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Zkladntext"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:cs="Lohit Devanagari"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Liberation Sans" w:cs="Lohit Devanagari"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Zkladntext">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normlny"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="Zoznam">
     <w:name w:val="List"/>
-    <w:basedOn w:val="BodyText"/>
-    <w:pPr/>
+    <w:basedOn w:val="Zkladntext"/>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Popis">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normlny"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Index">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normlny"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textbubliny">
-    <w:name w:val="Text bubliny"/>
-    <w:basedOn w:val="Normal"/>
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normlny"/>
     <w:qFormat/>
-    <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HeaderandFooter">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
     <w:name w:val="Header and Footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normlny"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="708"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Hlavika">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rPr/>
+    <w:basedOn w:val="Normlny"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Pta">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rPr/>
+    <w:basedOn w:val="Normlny"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezriadkovania">
-    <w:name w:val="Bez riadkovania"/>
+    <w:name w:val="No Spacing"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
-      <w:bidi w:val="0"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="sk-SK" w:bidi="ar-SA" w:eastAsia="zh-CN"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:bidi w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="sk-SK" w:bidi="ar-SA" w:eastAsia="zh-CN"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableContents">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
     <w:name w:val="Table Contents"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normlny"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
+      <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableHeading">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
     <w:name w:val="Table Heading"/>
     <w:basedOn w:val="TableContents"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FrameContents">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrameContents">
     <w:name w:val="Frame Contents"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normlny"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="WW8Num1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num1">
     <w:name w:val="WW8Num1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="WW8Num2">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num2">
     <w:name w:val="WW8Num2"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="WW8Num3">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num3">
     <w:name w:val="WW8Num3"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="WW8Num4">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num4">
     <w:name w:val="WW8Num4"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="WW8Num5">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num5">
     <w:name w:val="WW8Num5"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="WW8Num6">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num6">
     <w:name w:val="WW8Num6"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
@@ -7493,51 +6846,65 @@
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/25.2.3.2$Linux_X86_64 LibreOffice_project/520$Build-2</Application>
+  <Pages>4</Pages>
+  <Words>613</Words>
+  <Characters>3499</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4104</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Juraj</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-US</dc:language>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...4 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>