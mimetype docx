--- v0 (2026-06-03)
+++ v1 (2026-10-27)
@@ -8,59 +8,59 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="24706E49" w14:textId="7DAE613E" w:rsidR="00AB1D2D" w:rsidRDefault="00252A1B">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="044AD939" wp14:editId="27A1805E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="044AD939" wp14:editId="2A3B3AFC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>6130290</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-587375</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="796290" cy="530860"/>
             <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="10" name="Obrázok 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
@@ -795,208 +795,192 @@
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="719FAB86" id="Textové pole 8" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:221.1pt;margin-top:24pt;width:317.5pt;height:59.55pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgx4AgLgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRQoF1EqBgV0yTU&#10;VqJTn41jE0uOz7MNCfv1OztQWLenaS/O2Xf+fPd9d5ndd40mB+G8AlPS4SCnRBgOlTK7kn5/WX26&#10;o8QHZiqmwYiSHoWn9/OPH2atLcQIatCVcARBjC9aW9I6BFtkmee1aJgfgBUGnRJcwwJu3S6rHGsR&#10;vdHZKM+nWQuusg648B5PH3onnSd8KQUPT1J6EYguKeYW0urSuo1rNp+xYueYrRU/pcH+IYuGKYOP&#10;vkE9sMDI3qk/oBrFHXiQYcChyUBKxUWqAasZ5u+q2dTMilQLkuPtG03+/8Hyx8PGPjsSui/QoYCR&#10;kNb6wuNhrKeTrolfzJSgHyk8vtEmukA4Ho7zG5QCXRx9t5NptBEmu9y2zoevAhoSjZI6lCWxxQ5r&#10;H/rQc0h8zINW1UppnTaxFcRSO3JgKOJ2NzqB/xalDWlLOr2Z5AnYQLzeI2uDuVxqilboth1RFV44&#10;17uF6og0OOg7xFu+UpjrmvnwzBy2BJaHbR6ecJEa8C04WZTU4H7+7TzGo1LopaTFFiup/7FnTlCi&#10;vxnU8PNwPI49mTbjye0IN+7as732mH2zBCRgiANleTJjfNBnUzpoXnEaFvFVdDHD8e2ShrO5DH3j&#10;4zRxsVikIOxCy8LabCyP0JHwqMRL98qcPckVUOhHODcjK96p1sfGmwYW+wBSJUkjzz2rJ/qxg1NT&#10;nKYtjsj1PkVd/gnzXwAAAP//AwBQSwMEFAAGAAgAAAAhAF/8V23gAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FPwzAMhe9I/IfISNxYujCtU2k6IRCahITQOi7cvMa0hSapkmwr/Hq8E9ye7afn&#10;75XryQ7iSCH23mmYzzIQ5BpvetdqeNs93axAxITO4OAdafimCOvq8qLEwviT29KxTq3gEBcL1NCl&#10;NBZSxqYji3HmR3J8+/DBYuIxtNIEPHG4HaTKsqW02Dv+0OFIDx01X/XBangPrxibz1hvdq0iVC+b&#10;n+fHW62vr6b7OxCJpvRnhjM+o0PFTHt/cCaKQcNioRRbWay409mQ5Tlv9qyW+RxkVcr/HapfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKDHgCAuAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF/8V23gAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;iAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="#e7e6e6 [3214]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="43B0CF03" w14:textId="7801C6A7" w:rsidR="0030317D" w:rsidRDefault="0030317D" w:rsidP="0030317D"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004724B3" w:rsidRPr="004724B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kontakt (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="004724B3" w:rsidRPr="004724B3">
+        <w:t>Kontakt (mob. číslo a e-mail adresa):</w:t>
+      </w:r>
+      <w:r w:rsidR="004724B3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004724B3">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004724B3">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004724B3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>│</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59486115" w14:textId="6E684380" w:rsidR="004724B3" w:rsidRDefault="0030317D" w:rsidP="003364D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030317D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>mob</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="004724B3" w:rsidRPr="004724B3">
+        <w:t>Hlavný predmet činnosti:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>│</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6FAC86" w14:textId="47FE3307" w:rsidR="003364D1" w:rsidRDefault="003364D1" w:rsidP="003364D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D6E818" w14:textId="77777777" w:rsidR="00B73779" w:rsidRDefault="00B73779" w:rsidP="00214FBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>. číslo a e-mail adresa):</w:t>
-[...15 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="59486115" w14:textId="6E684380" w:rsidR="004724B3" w:rsidRDefault="0030317D" w:rsidP="003364D1">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0030317D">
+    <w:p w14:paraId="534ED1EA" w14:textId="2212DF67" w:rsidR="000B3157" w:rsidRDefault="0030317D" w:rsidP="000B3157">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Hlavný predmet činnosti:</w:t>
-[...25 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003364D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Prihlasujeme sa za člena SPPK</w:t>
+      </w:r>
+      <w:r w:rsidR="00922D08">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s členstvom organizovaným </w:t>
+      </w:r>
+      <w:r w:rsidR="003364D1" w:rsidRPr="003364D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individuálne prostredníctvom</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3157">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="534ED1EA" w14:textId="2212DF67" w:rsidR="000B3157" w:rsidRDefault="0030317D" w:rsidP="000B3157">
+    <w:p w14:paraId="4C461CFB" w14:textId="6DC97725" w:rsidR="00922D08" w:rsidRPr="000B3157" w:rsidRDefault="00922D08" w:rsidP="000B3157">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...36 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3157">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000B3157" w:rsidRPr="000B3157">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>voľbu vyznačte krížikom – kliknutím myškou do štvorca</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3157">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B86137" w14:textId="77777777" w:rsidR="00B73779" w:rsidRDefault="00B73779" w:rsidP="00B73779">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30F270C3" w14:textId="2F53630E" w:rsidR="0030317D" w:rsidRPr="00B73779" w:rsidRDefault="00000000" w:rsidP="00761DE3">
+    <w:p w14:paraId="30F270C3" w14:textId="49CC5AB2" w:rsidR="0030317D" w:rsidRPr="00B73779" w:rsidRDefault="00000000" w:rsidP="00761DE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-478308809"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00CB3FA8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B3157">
         <w:t xml:space="preserve"> </w:t>
@@ -1032,86 +1016,50 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="000B3157">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B3157" w:rsidRPr="00B73779">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003364D1" w:rsidRPr="00B73779">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>RPPK</w:t>
       </w:r>
       <w:r w:rsidR="00B73779" w:rsidRPr="00B73779">
         <w:tab/>
-      </w:r>
-[...34 lines deleted...]
-        <w:t>RKŠ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A494FBC" w14:textId="4E9FF6F0" w:rsidR="00214FBF" w:rsidRPr="00214FBF" w:rsidRDefault="00214FBF" w:rsidP="00214FBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17F2A346" w14:textId="11661565" w:rsidR="00214FBF" w:rsidRDefault="00214FBF" w:rsidP="00214FBF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="488DB828" wp14:editId="7C7DA38E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2804160</wp:posOffset>
                 </wp:positionH>
@@ -1329,61 +1277,67 @@
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00123482">
         <w:t>yhlasujeme, že sme sa oboznámili so Stanovami SPPK (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00123482" w:rsidRPr="00722B77">
           <w:rPr>
             <w:rStyle w:val="Hypertextovprepojenie"/>
           </w:rPr>
           <w:t>www.sppk.sk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00123482">
         <w:t xml:space="preserve"> ) a zaväzujeme sa ich dodržiavať.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBFF954" w14:textId="77777777" w:rsidR="00D91FBB" w:rsidRDefault="00D91FBB" w:rsidP="00D91FBB">
+    <w:p w14:paraId="1EBFF954" w14:textId="2E859769" w:rsidR="00D91FBB" w:rsidRDefault="00D91FBB" w:rsidP="00D91FBB">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Súhlasíme so spracovaním a evidovaním údajov a informácií, uvedených v tejto prihláške, výlučne </w:t>
+        <w:t xml:space="preserve">Súhlasíme so spracovaním a evidovaním údajov a informácií, </w:t>
+      </w:r>
+      <w:r w:rsidR="009476D3">
+        <w:t xml:space="preserve">ktoré sú uvedené </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">v tejto prihláške, výlučne </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56580A7A" w14:textId="599AB288" w:rsidR="00D91FBB" w:rsidRDefault="00D91FBB" w:rsidP="00D91FBB">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">pre vnútorné potreby SPPK. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1559A7F9" w14:textId="1C52D375" w:rsidR="00D91FBB" w:rsidRDefault="00123482" w:rsidP="00D91FBB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68A0158E" wp14:editId="3B0693F9">
@@ -1579,131 +1533,131 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00922D08">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:t>Podpis štatutárneho zástupcu</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D91FBB" w:rsidSect="00D91FBB">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="566" w:bottom="1417" w:left="426" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49B4FC0A" w14:textId="77777777" w:rsidR="00A67E37" w:rsidRDefault="00A67E37" w:rsidP="000D0400">
+    <w:p w14:paraId="53C99A25" w14:textId="77777777" w:rsidR="00037928" w:rsidRDefault="00037928" w:rsidP="000D0400">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12B9A71F" w14:textId="77777777" w:rsidR="00A67E37" w:rsidRDefault="00A67E37" w:rsidP="000D0400">
+    <w:p w14:paraId="328F2D85" w14:textId="77777777" w:rsidR="00037928" w:rsidRDefault="00037928" w:rsidP="000D0400">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32D8383B" w14:textId="73BB4D20" w:rsidR="009E63D0" w:rsidRPr="009E63D0" w:rsidRDefault="009E63D0" w:rsidP="009E63D0">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2184"/>
         <w:tab w:val="left" w:pos="4080"/>
         <w:tab w:val="left" w:pos="5640"/>
         <w:tab w:val="right" w:pos="9673"/>
       </w:tabs>
       <w:ind w:right="-366"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
@@ -1830,123 +1784,123 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:t xml:space="preserve">sppk@sppk.sk </w:t>
     </w:r>
     <w:r w:rsidRPr="00BE082E">
       <w:rPr>
         <w:color w:val="333333"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
       <w:tab/>
       <w:t>www: http://www.sppk.sk</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="486B0014" w14:textId="77777777" w:rsidR="00A67E37" w:rsidRDefault="00A67E37" w:rsidP="000D0400">
+    <w:p w14:paraId="37AAAD13" w14:textId="77777777" w:rsidR="00037928" w:rsidRDefault="00037928" w:rsidP="000D0400">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23E0BFEF" w14:textId="77777777" w:rsidR="00A67E37" w:rsidRDefault="00A67E37" w:rsidP="000D0400">
+    <w:p w14:paraId="0D575175" w14:textId="77777777" w:rsidR="00037928" w:rsidRDefault="00037928" w:rsidP="000D0400">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="540528FE" w14:textId="3920DFC9" w:rsidR="000D0400" w:rsidRPr="00046972" w:rsidRDefault="000D0400" w:rsidP="000D0400">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00046972">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t xml:space="preserve">Prihláška za člena </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="35D6E42C" w14:textId="4BAB4089" w:rsidR="00D91FBB" w:rsidRPr="00046972" w:rsidRDefault="00D91FBB" w:rsidP="000D0400">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00046972">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Slovenskej poľnohospodárskej a potravinárskej komory</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="565658A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="235023B4"/>
     <w:lvl w:ilvl="0" w:tplc="9EA47468">
       <w:start w:val="10"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2023,145 +1977,151 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1603758365">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D0400"/>
+    <w:rsid w:val="00031D97"/>
+    <w:rsid w:val="00037928"/>
     <w:rsid w:val="00046972"/>
     <w:rsid w:val="000B3157"/>
     <w:rsid w:val="000D0400"/>
     <w:rsid w:val="000F5B59"/>
     <w:rsid w:val="001206DE"/>
     <w:rsid w:val="00123482"/>
     <w:rsid w:val="00143D55"/>
+    <w:rsid w:val="00154A42"/>
     <w:rsid w:val="00214FBF"/>
     <w:rsid w:val="00252A1B"/>
     <w:rsid w:val="002C5F3E"/>
     <w:rsid w:val="0030317D"/>
     <w:rsid w:val="003364D1"/>
     <w:rsid w:val="003A2FF3"/>
     <w:rsid w:val="0044790C"/>
     <w:rsid w:val="004724B3"/>
     <w:rsid w:val="004B0093"/>
     <w:rsid w:val="005B6385"/>
     <w:rsid w:val="007264CD"/>
     <w:rsid w:val="00761DE3"/>
     <w:rsid w:val="008161B7"/>
     <w:rsid w:val="00826646"/>
     <w:rsid w:val="0086625B"/>
     <w:rsid w:val="00922D08"/>
+    <w:rsid w:val="009476D3"/>
     <w:rsid w:val="009A10E3"/>
     <w:rsid w:val="009E63D0"/>
+    <w:rsid w:val="00A31077"/>
     <w:rsid w:val="00A67E37"/>
     <w:rsid w:val="00AB1D2D"/>
+    <w:rsid w:val="00AE74CB"/>
     <w:rsid w:val="00AE7997"/>
     <w:rsid w:val="00B73779"/>
     <w:rsid w:val="00C17EA5"/>
+    <w:rsid w:val="00C3088B"/>
     <w:rsid w:val="00CB3FA8"/>
     <w:rsid w:val="00D8228E"/>
     <w:rsid w:val="00D91FBB"/>
     <w:rsid w:val="00D944FB"/>
     <w:rsid w:val="00E11A10"/>
     <w:rsid w:val="00F90838"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="24F8F77E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3BC0F009-761D-45C2-8017-7E6B17160853}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2621,200 +2581,204 @@
   <w:style w:type="character" w:styleId="Hypertextovprepojenie">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00123482"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00123482"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sppk.sk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="Všeobecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EAB964DF-88B4-4C22-9998-D647C3978FBC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00493B90" w:rsidRDefault="009E4C60">
           <w:r w:rsidRPr="007A4A01">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Kliknite alebo ťuknite a zadajte dátum.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E4C60"/>
+    <w:rsid w:val="00154A42"/>
     <w:rsid w:val="001A14E5"/>
     <w:rsid w:val="00493B90"/>
     <w:rsid w:val="006E5A54"/>
     <w:rsid w:val="00770951"/>
+    <w:rsid w:val="00786EA1"/>
     <w:rsid w:val="009E4C60"/>
+    <w:rsid w:val="00A31077"/>
     <w:rsid w:val="00CE47E4"/>
+    <w:rsid w:val="00D25E25"/>
     <w:rsid w:val="00F74676"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3209,51 +3173,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009E4C60"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -3516,69 +3480,69 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>136</Words>
-  <Characters>779</Characters>
+  <Characters>777</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>914</CharactersWithSpaces>
+  <CharactersWithSpaces>912</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marián Mituch</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>